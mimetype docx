--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -157,2401 +157,2535 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
+                <w:t xml:space="preserve">Benchmarking of chromatin profiling methods (ChIP-Seq, CUT&amp;Tag) in the Pacific oyster Magallana gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Raynaud</w:t>
+                <w:t xml:space="preserve">Amélie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Sanna</w:t>
+                <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Joseph</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukiko Imai</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 995, pp.150132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2026.150132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880059v1</w:t>
+                <w:t xml:space="preserve">hal-05577277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGNL1-FIRRM is essential for meiotic recombination and prevents DNA damage-independent RAD51 and DMC1 loading</w:t>
+                <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akbar Zainu</w:t>
+                <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
+                <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Bouchouika</w:t>
+                <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cau</w:t>
+                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie a J Clément</w:t>
+                <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.7015. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51458-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686765v1</w:t>
+                <w:t xml:space="preserve">hal-04880059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOPOVIBL-REC114 interaction regulates meiotic DNA double-strand breaks</w:t>
+                <w:t xml:space="preserve">FIGNL1-FIRRM is essential for meiotic recombination and prevents DNA damage-independent RAD51 and DMC1 loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Nore</w:t>
+                <w:t xml:space="preserve">Akbar Zainu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariadna B Juarez-Martinez</w:t>
+                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Clément</w:t>
+                <w:t xml:space="preserve">Soumya Bouchouika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Brun</w:t>
+                <w:t xml:space="preserve">Julien Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou Diagouraga</w:t>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.7048. </w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34799-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51458-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126103v1</w:t>
+                <w:t xml:space="preserve">hal-04686765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRDM9 activity depends on HELLS and promotes local 5-hydroxymethylcytosine enrichment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOPOVIBL-REC114 interaction regulates meiotic DNA double-strand breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Biot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie a J Clément</w:t>
+                <w:t xml:space="preserve">Alexandre Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariko Teragaki</w:t>
+                <w:t xml:space="preserve">Ariadna B Juarez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Urbach</w:t>
+                <w:t xml:space="preserve">Julie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Diagouraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.57117⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34799-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765889v1</w:t>
+                <w:t xml:space="preserve">hal-04126103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse ANKRD31 Regulates Spatiotemporal Patterning of Meiotic Recombination Initiation and Ensures Recombination between X and Y Sex Chromosomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRDM9 activity depends on HELLS and promotes local 5-hydroxymethylcytosine enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yukiko Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Grey</w:t>
+                <w:t xml:space="preserve">Mariko Teragaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e57117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.57117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359134v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mouse ANKRD31 Regulates Spatiotemporal Patterning of Meiotic Recombination Initiation and Ensures Recombination between X and Y Sex Chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantzeskos Papanikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Ravindranathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (5), pp.1069-1085.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352206v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRDM9 Methyltransferase Activity Is Essential for Meiotic DNA Double-Strand Break Formation at Its Binding Sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubou Diagouraga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marie Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.033⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1912), pp.20191244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730632v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Buard</w:t>
+                <w:t xml:space="preserve">PRDM9 Methyltransferase Activity Is Essential for Meiotic DNA Double-Strand Break Formation at Its Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubou Diagouraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Leblanc</w:t>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Gut</w:t>
+                <w:t xml:space="preserve">Jan Kadlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (5), pp.853 - 865.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505240v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth and death of a protein</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.580-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.29502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631384v1</w:t>
+                <w:t xml:space="preserve">hal-01505240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birth and death of a protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Massy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.29502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00941608v1</w:t>
+                <w:t xml:space="preserve">hal-01631384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">T. K. Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roquis</w:t>
+                <w:t xml:space="preserve">I. Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938922v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Glais</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208699v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00728938v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances aux herbicides, autant en emporte le vent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+                <w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A.J. Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e37838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642209v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00728938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin recognition loss following anesthesia in beetle larvae (Aleochara bilineata, Coleoptera, Staphylinidae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistances aux herbicides, autant en emporte le vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Poinsot</w:t>
+                <w:t xml:space="preserve">J.A.J. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 644, pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01399752v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow homogenises the evolution of arable weed populations at the landscape level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Kin recognition loss following anesthesia in beetle larvae (Aleochara bilineata, Coleoptera, Staphylinidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-009-0247-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2010.06.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663049v1</w:t>
+                <w:t xml:space="preserve">hal-01399752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High gene flow promotes the genetic homogeneity of arable weed populations at the landscape level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Gene flow homogenises the evolution of arable weed populations at the landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Delye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (6), pp.504-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2010.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474478v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High gene flow promotes the genetic homogeneity of arable weed populations at the landscape level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.504-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2010.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alteration of pathogenicity-linked life-history traits by resistance of its host Solanum tuberosum impacts sexual reproduction of the plant pathogenic oomycete Phytophthora infestans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (12), pp.2668-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02150.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2561,926 +2695,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity and evolution of a multigenic family of proteins involved in invertebrate immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e rencontres Bioinformatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, Sep 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where recombination takes place: Role and evolution of Prdm9 in meiotic hotspot localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e International Summer School Labex TULIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex TULIP, Jun 2024, Germ-Louron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where recombination takes place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du Laboratoire de Biologie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Biologie du Développement, Mar 2024, Villefranche-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination (JULIE CLEMENT, ROUND TABLE SPEAKER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17º International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ricardo Riccio Oliveira (Fiocruz-Bahia, Brazil); Leonardo Farias Paiva (Fiocruz-Bahia, Brazil), Nov 2024, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circulation of schistosomes through an ecosystem lens (OLIVIER REY, ROUND TABLE SPEAKER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopore sequencing reveals the incredible haplotypic diversity of PRDM9 (AMELIE RUDLER, PRIX DE LA MEILLEURE PRESENTATION DES DOCTORANTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Tran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres Bioinformatiques IFremer et Nanopore Marine Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, Sep 2024, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sexe pour créer de la diversité : mécanismes moléculaires et évolution d’un système contrôlant le brassage génétique chez les animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée DIPEE Occitanie/Semaine écologie environnement biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIPEE Occitanie Dispositifs de Partenariat en Écologie et Environnement, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hard life of Phytophthora infestans : when trade-offs shape evolution in a biotrophic plant pathogen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference European Fédération for Plant Pathology EFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Norwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3490,370 +3624,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating PRDM9 function in invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - Meiosis: Exploring diversity to discover the fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Engelberg, Switzerland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRDM9-dependent meiotic recombination in Salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard De Massy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embo workshop Meiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Pamhagen, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring PRDM9 function in invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod - SEX UNFOLDED: SEX, ASEX, SEXES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3863,137 +3997,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Meiotic DNA Breaks: Two Fully-Automated Pipelines to Analyze Single-Strand DNA Sequencing Data, hotSSDS and hotSSDS-extra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Barchi, Massimo De Felici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germ Cell Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2770, Springer US, pp.227-261, 2024, Methods in Molecular Biology, 978-1-0716-3698-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3698-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4003,147 +4137,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Histone post-translational modifications in the Pacific oyster using iDeal CUT&amp;Tag and the Tissue Nuclei Extraction Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4153,387 +4287,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of Chromatin Immunoprecipitation (ChIP-Seq) methods in the Pacific oyster Magallana gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRDM9 drives the location and rapid evolution of recombination hotspots in salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FIGNL1-FIRRM complex is required to complete meiotic recombination in the mouse and prevents massive DNA damage-independent RAD51 and DMC1 loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akbar Zainu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Bouchouika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4543,114 +4677,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de reproduction de l’oomycète hétérothallique Phytophthora infestans en réponse aux infections multiples et à la résistance partielle de son hôte Solanum tuberosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mycologie. Université Européenne de Bretagne; AgroCampus Ouest, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011NSARA069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04012750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4718,51 +4852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5D6374D"/>
+    <w:nsid w:val="5AA39766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4949,51 +5083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-clement62" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3243-9718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zainu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bouchouika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51458-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04126103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna B Juarez-Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34799-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Teragaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.57117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantzeskos Papanikos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Testa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Ravindranathan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.03.022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642209v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01399752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0247-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAA98949DF4937D097020E15B4499DE03CA9613F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663049v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.06.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BD2JP69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893982v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883422v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Massy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3698-5_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04012750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NSARA069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-clement62" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3243-9718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zainu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bouchouika" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51458-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04126103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna B Juarez-Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34799-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Teragaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.57117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantzeskos Papanikos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Testa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Ravindranathan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.03.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01399752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0247-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAA98949DF4937D097020E15B4499DE03CA9613F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.06.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BD2JP69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Massy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3698-5_16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04012750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NSARA069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>