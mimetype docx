--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1246,710 +1246,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birth and death of a protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Massy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.29502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505240v1</w:t>
+                <w:t xml:space="preserve">hal-01631384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth and death of a protein</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo binding of PRDM9 reveals interactions with noncanonical genomic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.580-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.29502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.217240.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631384v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t>
+                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. K. Baldwin</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Magalon</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Glais</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+                <w:t xml:space="preserve">David Roquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941608v1</w:t>
+                <w:t xml:space="preserve">hal-00938922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Selective Sweeps Identified from Next-Generation Pool-Sequencing Reveal Convergent Pathways under Selection in Two Inbred Schistosoma mansoni Strains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie a J Clément</w:t>
+                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roquis</w:t>
+                <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (12), pp.e2591. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938922v1</w:t>
+                <w:t xml:space="preserve">hal-01208699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">T. K. Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Corbière</w:t>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Pasco</w:t>
+                <w:t xml:space="preserve">I. Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Glais</w:t>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208699v1</w:t>
+                <w:t xml:space="preserve">hal-00941608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. J. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie a J Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,277 +3061,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The circulation of schistosomes through an ecosystem lens (OLIVIER REY, ROUND TABLE SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie A. J. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17º International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ricardo Riccio Oliveira (Fiocruz-Bahia, Brazil); Leonardo Farias Paiva (Fiocruz-Bahia, Brazil), Nov 2024, Salvador (Bahia), Brazil</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790471v1</w:t>
+                <w:t xml:space="preserve">hal-04883422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of schistosomes through an ecosystem lens (OLIVIER REY, ROUND TABLE SPEAKER)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomphalaria glabrata, a new model to investigate the evolution of meiotic recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rudler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Salvador (Bahia), Brazil</w:t>
+              <w:t xml:space="preserve">17º International Symposium on Schistosomiasis "Perspectives for the elimination of schistosomiasis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ricardo Riccio Oliveira (Fiocruz-Bahia, Brazil); Leonardo Farias Paiva (Fiocruz-Bahia, Brazil), Nov 2024, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883422v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopore sequencing reveals the incredible haplotypic diversity of PRDM9 (AMELIE RUDLER, PRIX DE LA MEILLEURE PRESENTATION DES DOCTORANTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Tran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,90 +3494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hard life of Phytophthora infestans : when trade-offs shape evolution in a biotrophic plant pathogen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference European Fédération for Plant Pathology EFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Norwick, United Kingdom</w:t>
@@ -3638,64 +3638,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating PRDM9 function in invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,51 +3871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring PRDM9 function in invertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AA39766"/>
+    <w:nsid w:val="C01CADDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5083,51 +5083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-clement62" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3243-9718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zainu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bouchouika" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51458-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04126103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna B Juarez-Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34799-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Teragaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.57117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantzeskos Papanikos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Testa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Ravindranathan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.03.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01399752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0247-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAA98949DF4937D097020E15B4499DE03CA9613F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.06.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BD2JP69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Massy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3698-5_16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04012750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NSARA069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-clement62" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3243-9718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dellong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2026.150132" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sanna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joseph" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Imai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002950" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Zainu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bouchouika" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51458-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04126103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna B Juarez-Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubou Diagouraga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34799-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Biot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Teragaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.57117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantzeskos Papanikos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Testa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Ravindranathan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2019.03.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Massy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.01.033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.29502" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.217240.116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roquis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002591" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Delye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pernin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01399752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0247-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAA98949DF4937D097020E15B4499DE03CA9613F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.06.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BD2JP69-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guillemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rudler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Murphy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tran Lu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885613v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Massy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3698-5_16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338975v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Dellong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04012750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NSARA069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>