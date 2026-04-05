--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -432,278 +432,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budyko Framework Based Analysis of the Effect of Climate Change on Watershed Evaporation Efficiency and Its Impact on Discharge Over Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maritime transport and regional climate change impacts in large EU islands and archipelagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Zittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Obermann-Hellhund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Giannakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Risto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023WR034509⟩</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.441-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-023-00370-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03892710v2</w:t>
+                <w:t xml:space="preserve">hal-04604043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime transport and regional climate change impacts in large EU islands and archipelagos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elias Giannakis</w:t>
+                <w:t xml:space="preserve">Budyko Framework Based Analysis of the Effect of Climate Change on Watershed Evaporation Efficiency and Its Impact on Discharge Over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Risto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), pp.441-454. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (10), pp.e2023WR034509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41207-023-00370-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023WR034509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604043v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03892710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -962,269 +962,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04467246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective boundary layer sensible and latent heat flux lidar observations and towards new model parametrizations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying and quantifying the impact of climatic and non-climatic effects on river discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Quintana Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. pp.EGU22-9305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852503v1</w:t>
+                <w:t xml:space="preserve">insu-03740974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and quantifying the impact of climatic and non-climatic effects on river discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convective boundary layer sensible and latent heat flux lidar observations and towards new model parametrizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03740974v1</w:t>
+                <w:t xml:space="preserve">hal-03852503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidars mobile observatory to study surface- atmosphere interaction. Application in temperate and semi-arid region</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,51 +1788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F4359D9"/>
+    <w:nsid w:val="BCCF9249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2019,51 +2019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-collignan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8628-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27757935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zittis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann-Hellhund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Risto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00370-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouq Aboulfaraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04572909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-collignan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8628-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27757935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zittis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann-Hellhund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Risto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00370-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouq Aboulfaraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04572909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>