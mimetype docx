--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1788,51 +1788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCCF9249"/>
+    <w:nsid w:val="90CDAEC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>