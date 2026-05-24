--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -432,278 +432,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime transport and regional climate change impacts in large EU islands and archipelagos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Budyko Framework Based Analysis of the Effect of Climate Change on Watershed Evaporation Efficiency and Its Impact on Discharge Over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Zittis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41207-023-00370-6⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (10), pp.e2023WR034509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023WR034509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604043v1</w:t>
+                <w:t xml:space="preserve">insu-03892710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budyko Framework Based Analysis of the Effect of Climate Change on Watershed Evaporation Efficiency and Its Impact on Discharge Over Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Maritime transport and regional climate change impacts in large EU islands and archipelagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Zittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Ahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Obermann-Hellhund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danny Risto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (10), pp.e2023WR034509. </w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.441-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023WR034509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41207-023-00370-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03892710v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -962,269 +962,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04467246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and quantifying the impact of climatic and non-climatic effects on river discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convective boundary layer sensible and latent heat flux lidar observations and towards new model parametrizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Edouart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Big Sky, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03740974v1</w:t>
+                <w:t xml:space="preserve">hal-03852503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective boundary layer sensible and latent heat flux lidar observations and towards new model parametrizations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying and quantifying the impact of climatic and non-climatic effects on river discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Polcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Quintana Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Laser Radar Conference (ILRC30)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. pp.EGU22-9305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852503v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03740974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wind, temperature, H2O and CO2 scanning lidars mobile observatory to study surface- atmosphere interaction. Application in temperate and semi-arid region</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Polcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Quintana-Seguí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1788,51 +1788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90CDAEC5"/>
+    <w:nsid w:val="E687FE73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2019,51 +2019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-collignan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8628-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27757935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zittis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann-Hellhund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Risto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00370-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouq Aboulfaraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04572909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-collignan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8628-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/27757935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana&#8208;segui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024wr038220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Edouart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.70016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03892710v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segu&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR034509" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zittis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann-Hellhund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Risto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-023-00370-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04467246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6687" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03740974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;nac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouq Aboulfaraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04762492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04572909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>