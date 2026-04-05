--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -590,343 +590,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
+                <w:t xml:space="preserve">Microstructural brain assessment in late-life depression and apathy using diffusion MRI multi-compartments models and tractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06636⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.18193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67535-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837034v1</w:t>
+                <w:t xml:space="preserve">hal-04685291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural brain assessment in late-life depression and apathy using diffusion MRI multi-compartments models and tractometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Robert</w:t>
+                <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.18193. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (103), pp.6636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67535-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685291v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Apathy in Late-Life Depression: Unraveling Neurobehavioral Links through Daily Activity Patterns and Brain Connectivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1258,64 +1258,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity patterns of the core resting-state networks associated with apathy in late-life depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,295 +1788,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Hypoxia Model Revealed Cerebrovascular Impairment in Anemia Using BOLD MRI and Near‐Infrared Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural abnormalities associated with poor outcome of a major depressive episode: the role of thalamus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soyoung Choi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.27210⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 305, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2020.111158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02913695v1</w:t>
+                <w:t xml:space="preserve">hal-02920551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural abnormalities associated with poor outcome of a major depressive episode: the role of thalamus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Hypoxia Model Revealed Cerebrovascular Impairment in Anemia Using BOLD MRI and Near‐Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Borzage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 305, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.1400-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2020.111158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.27210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920551v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter abnormalities in depression: a categorical and phenotypic diffusion MRI study.</w:t>
               </w:r>
@@ -2114,51 +2114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.101710. </w:t>
@@ -3592,247 +3592,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-compartment tractometry approach for white matter neuroinflammation investigation in late-life depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Decaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST 2025 - International Society for Tractography Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458484v1</w:t>
+                <w:t xml:space="preserve">hal-05271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+                <w:t xml:space="preserve">Multi-compartment tractometry approach for white matter neuroinflammation investigation in late-life depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
+              <w:t xml:space="preserve">IST 2025 - International Society for Tractography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271292v1</w:t>
+                <w:t xml:space="preserve">hal-05458484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de neurones convolutifs sur graphes multimodal pour l'étude de la structure et de la fonction cérébrales dans l'anxiété et la dépression à l'adolescence</w:t>
               </w:r>
@@ -4250,77 +4250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">263. Treatment Resistant Versus Non-Resistant Depression: A Whole-Brain Morphometry Replication Study in Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5195,51 +5195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02159373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI as an imaging marker of depression from a large and homogenous population study</w:t>
+                <w:t xml:space="preserve">Diffusion MRI as a descriptive imaging marker of the pathogenesis of treatment-resistant depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
@@ -5296,75 +5296,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812093v1</w:t>
+                <w:t xml:space="preserve">hal-01812087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI as a descriptive imaging marker of the pathogenesis of treatment-resistant depression</w:t>
+                <w:t xml:space="preserve">Diffusion MRI as an imaging marker of depression from a large and homogenous population study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
@@ -5421,51 +5421,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812087v1</w:t>
+                <w:t xml:space="preserve">hal-01812093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber connection density based on in sickle cell disease</w:t>
               </w:r>
@@ -7404,51 +7404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 - 7ème Forum de l’Institut de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Amiens, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8356,51 +8356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3628058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;douin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67535-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mir&#233;a-Grivel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borzage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Choi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.03.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mirea-Grivel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Weyl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.230008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqiong Chai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart J Nederveen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Balderrama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Veliz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac291e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soulas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2020.111158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01938407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Nederveen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Tamrazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhatt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Zeltzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coates" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101686" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeun Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureline Fargeas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2328315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01119187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Fargeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T9BD5BQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01006599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ferritto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Joud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2024.02.762" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hedouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02176376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759473" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Anthony" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vlosova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Rajagopalan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Schmithorst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Winowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Qu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493458" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Borzage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217263" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Yepes-C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hwang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sacchetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tanedo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213617" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_76" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPDPF4SF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jorge Canales-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Joshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05233422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05235800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3628058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;douin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67535-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mir&#233;a-Grivel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borzage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Choi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.03.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mirea-Grivel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Weyl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.230008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqiong Chai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart J Nederveen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Balderrama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Veliz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac291e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soulas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2020.111158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01938407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Nederveen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Tamrazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhatt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Zeltzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coates" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101686" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeun Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureline Fargeas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2328315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01119187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Fargeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T9BD5BQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01006599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ferritto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Joud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2024.02.762" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hedouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02176376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759473" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Anthony" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vlosova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Rajagopalan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Schmithorst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Winowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Qu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493458" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Borzage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217263" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Yepes-C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hwang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sacchetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tanedo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213617" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_76" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPDPF4SF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jorge Canales-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Joshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05233422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05235800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>