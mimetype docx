--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -118,499 +118,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating lesion-specific preprocessing pipelines for rs-fMRI in stroke patients: Impact on functional connectivity and behavioral prediction</w:t>
+                <w:t xml:space="preserve">Multimodal Graph Convolutional Network on Brain Structure and Function in Adolescent Anxiety and Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+                <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.617-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2025.3577354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115858v1</w:t>
+                <w:t xml:space="preserve">hal-04764608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Slepian Framework for Guided Filtering With Application to Neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Riemannian framework for incorporating white matter bundle priors in ODF-based tractography algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gabriel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri van De Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353573v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Graph Convolutional Network on Brain Structure and Function in Adolescent Anxiety and Depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Graph Slepian Framework for Guided Filtering With Application to Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
+                <w:t xml:space="preserve">Dimitri van De Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.617-629. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2025.3577354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3628058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764608v1</w:t>
+                <w:t xml:space="preserve">hal-05353573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian framework for incorporating white matter bundle priors in ODF-based tractography algorithms.</w:t>
+                <w:t xml:space="preserve">Evaluating lesion-specific preprocessing pipelines for rs-fMRI in stroke patients: Impact on functional connectivity and behavioral prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Durantel</w:t>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Girard</w:t>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246380v1</w:t>
+                <w:t xml:space="preserve">hal-05115858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural brain assessment in late-life depression and apathy using diffusion MRI multi-compartments models and tractometry</w:t>
               </w:r>
@@ -648,51 +648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.18193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -726,103 +726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fMRIStroke: A preprocessing pipeline for fMRI Data from Stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (103), pp.6636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -895,89 +895,89 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Miréa-Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-30. </w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.639-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpsc.2024.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -990,64 +990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Brain Connectivity and Treatment Improvement in Mood Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Borzage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100, pp.26-35. </w:t>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Mirea-Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqiong Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart J Nederveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqiong Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoran Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,77 +1660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of Neurofeedback on effective connectivity networks in chronic stroke patients: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Veliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,351 +1788,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural abnormalities associated with poor outcome of a major depressive episode: the role of thalamus.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transient Hypoxia Model Revealed Cerebrovascular Impairment in Anemia Using BOLD MRI and Near‐Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Borzage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2020.111158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.1400-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.27210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920551v1</w:t>
+                <w:t xml:space="preserve">inserm-02913695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Hypoxia Model Revealed Cerebrovascular Impairment in Anemia Using BOLD MRI and Near‐Infrared Spectroscopy</w:t>
+                <w:t xml:space="preserve">Structural abnormalities associated with poor outcome of a major depressive episode: the role of thalamus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Batail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Soyoung Choi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (5), pp.1400-1412. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 305, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.27210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2020.111158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913695v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter abnormalities in depression: a categorical and phenotypic diffusion MRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqiong Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Nederveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,51 +2356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonnie Zeltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Lasso-based test for evaluating functional brain connectivity in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,51 +2594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting resting-state fMRI abnormalities from sickle and non-sickle anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel classification method for prediction of rectal bleeding in prostate cancer radiotherapy based on a semi-nonnegative ICA of 3D planned dose distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aureline Fargeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line search and trust region strategies for canonical decomposition of semi-nonnegative semi-symmetric 3rd order tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Karfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-nonnegative joint diagonalization by congruence and semi-nonnegative ICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,77 +3300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Functional and Structural Brain Connectomes: a novel multilayer graphs framework for Alzheimer's disease classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ferritto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Isola delle Femmine, Italy. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3389,519 +3389,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Multilayer Graphs for Integrating Functional and Structural Connectivity in Alzheimer's Disease Classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improved Riemannian FOD averaging for fiber bundle priors incorporation in FOD-based tractography algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSci 2025 - International School and Conference on Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.1-1</w:t>
+              <w:t xml:space="preserve">IST 2025 - International Society for Tractography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238559v1</w:t>
+                <w:t xml:space="preserve">hal-05425887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Riemannian FOD averaging for fiber bundle priors incorporation in FOD-based tractography algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Ville</w:t>
+                <w:t xml:space="preserve">Optimized Multilayer Graphs for Integrating Functional and Structural Connectivity in Alzheimer's Disease Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ferritto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Caruyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Giulia Lioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST 2025 - International Society for Tractography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">NetSci 2025 - International School and Conference on Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425887v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-compartment tractometry approach for white matter neuroinflammation investigation in late-life depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
+              <w:t xml:space="preserve">IST 2025 - International Society for Tractography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271292v1</w:t>
+                <w:t xml:space="preserve">hal-05458484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-compartment tractometry approach for white matter neuroinflammation investigation in late-life depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven identification of functional network changes in Neurofeedback stroke rehabilitation: A clinical validation of network-based statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Decaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST 2025 - International Society for Tractography Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025 - 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy. pp.1522-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458484v1</w:t>
+                <w:t xml:space="preserve">hal-05271292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de neurones convolutifs sur graphes multimodal pour l'étude de la structure et de la fonction cérébrales dans l'anxiété et la dépression à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - 3ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3939,77 +3939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Modalities, One Network: A Multilayer Graph Framework for Alzheimer's Disease Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ferritto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BraYn 2025 - 8 th Conference, the Brainstorming Research Assembly for Young Neuroscientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4034,77 +4034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Wavelet Packets for the Classification of Brain Data in Anxiety and Depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European conference on signal processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32nd European signal processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,77 +4371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSP-DERIVED BRAIN FEATURES FOR CLASSIFICATION IN ANXIETY AND DEPRESSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4466,77 +4466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convolutional Wasserstein distance for tractography evaluation : complementary study to state-of-the-art measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Calcutta, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4583,64 +4583,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging biomarker discovery in major depressive disorder with diffusion MRI multi-compartment models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4678,64 +4678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-based features of white matter fiber-tracts associated with outcome in Major Depression Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2022 - International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.163-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Orrù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of prenatal organic solvent exposure on structural connectivity at childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Binter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4998,90 +4998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural connectivity analysis in treatment-resistant depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5119,51 +5119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperoxia Challenge in Healthy and Anemic Subjects using BOLD MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,70 +5195,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02159373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI as a descriptive imaging marker of the pathogenesis of treatment-resistant depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion MRI as an imaging marker of depression from a large and homogenous population study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,94 +5296,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812087v1</w:t>
+                <w:t xml:space="preserve">hal-01812093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI as an imaging marker of depression from a large and homogenous population study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion MRI as a descriptive imaging marker of the pathogenesis of treatment-resistant depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5421,81 +5421,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2018 - International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812093v1</w:t>
+                <w:t xml:space="preserve">hal-01812087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber connection density based on in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,51 +5602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Rajagopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Schmithorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Winowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,753 +5695,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of labeling efficiency for pseudo-continuous arterial spin labeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The 3D EdgeRunner Pipeline: a novel shape-based analysis for neoplasms characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Yepes-C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493458⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2217238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710699v1</w:t>
+                <w:t xml:space="preserve">hal-01710708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOLD delay times using group delay in sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Functional connectivity analysis for thalassemia disease based on a graphical lasso model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chau Vu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2016 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.1295 - 1298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2217263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710721v1</w:t>
+                <w:t xml:space="preserve">hal-01355161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D EdgeRunner Pipeline: a novel shape-based analysis for neoplasms characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Johnson</w:t>
+                <w:t xml:space="preserve">DTI analysis in patients with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Lao</w:t>
+                <w:t xml:space="preserve">Daniela Sacchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darryl Hwang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
+                <w:t xml:space="preserve">Jeff Tanedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Coates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">46th Society For Neuroscience conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710708v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity analysis for thalassemia disease based on a graphical lasso model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">BOLD delay times using group delay in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Lepore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matt Borzage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Rajagopalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2016 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.1295 - 1298, </w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2217263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355161v1</w:t>
+                <w:t xml:space="preserve">hal-01710721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTI analysis in patients with sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An experimental investigation of labeling efficiency for pseudo-continuous arterial spin labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqiong Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Sacchetto</w:t>
+                <w:t xml:space="preserve">Xiaoping Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Tanedo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas D. Coates</w:t>
+                <w:t xml:space="preserve">Jonathan Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Society For Neuroscience conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792302v1</w:t>
+                <w:t xml:space="preserve">hal-01710699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency fluctuation amplitude analysis of resting-state fMRI for sickle cell disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Borzage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Rajagopalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6496,64 +6496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tract specific analysis in patients with sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqiong Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoping Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,103 +6617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Hemodynamic Changes and Bold Signals of Sickle Cell Disease Patients during Desaturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Borzage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Lepore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th American Society of Hematology (ASH) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
@@ -6742,51 +6742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de tableaux d'ordre trois semi-nonnégatifs et semi-symétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6850,51 +6850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical decomposition of semi-symmetric semi-nonnegative three-way arrays .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,51 +6967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-nonnegative Independent Component Analysis: The (3,4)-SENICAexp Method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7158,51 +7158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification par IRM T2 - Du végétal au cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7391,77 +7391,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging biomarker discovery in major depressive disorder with diffusion MRI multi-compartment models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Commowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - 28th Annual Meeting of the Organization of Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7486,77 +7486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of neurofeedback training on effective connectivity assessed with dynamic causal modeling in stroke patients – a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Veliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7611,103 +7611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter connectivity analysis in patients suffering from depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coloigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Coloigner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Batail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 - 7ème Forum de l’Institut de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Amiens, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7758,51 +7758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyoung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Borzage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,77 +7902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the Brain Age: How Segmentation and Template Selection Reshape Structural Connectomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ferritto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lioi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8022,51 +8022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line search and trust regions strategies for canonical decomposition of semi-nonnegative and semi-symmetric tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Université de Rennes, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012REN1S172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8125,51 +8125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral functional and structural connectivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Université Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8356,51 +8356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3628058" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durantel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;douin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67535-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mir&#233;a-Grivel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borzage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Choi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.03.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mirea-Grivel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Weyl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.230008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqiong Chai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart J Nederveen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Balderrama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Veliz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac291e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soulas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2020.111158" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01938407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Nederveen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Tamrazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhatt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Zeltzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coates" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101686" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeun Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureline Fargeas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2328315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01119187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Fargeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T9BD5BQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01006599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ferritto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Joud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2024.02.762" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hedouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02176376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759473" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Anthony" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vlosova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Rajagopalan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Schmithorst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Winowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Qu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493458" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Borzage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217263" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Yepes-C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hwang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sacchetto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tanedo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213617" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_76" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPDPF4SF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jorge Canales-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Joshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05233422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05235800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Batail" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2025.3577354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van De Ville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3628058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lamouroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lioi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;douin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67535-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mir&#233;a-Grivel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04515217v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2023.0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Vu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Borzage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Choi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2023.03.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Mirea-Grivel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Weyl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.230008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqiong Chai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart J Nederveen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513348v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoran Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Balderrama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.1978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Veliz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Butet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac291e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.27210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soulas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2020.111158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01938407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corouge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Nederveen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benita Tamrazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02174466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Bhatt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Zeltzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coates" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101686" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeun Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureline Fargeas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Dr&#233;an" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2328315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01119187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Fargeas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dr&#233;an" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Ospina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T9BD5BQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2014.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01006599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ferritto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Joud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2024.02.762" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770983v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hedouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_16" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03450470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Orr&#249;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02176376v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759473" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02176403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Anthony" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vlosova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Rajagopalan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Schmithorst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Winowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Yepes-C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Johnson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hwang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sacchetto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Tanedo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Borzage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217263" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Qu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493458" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2213617" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2011.6190038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_76" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QPDPF4SF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241198v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jorge Canales-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03354319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Joshi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446129v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05233422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05235800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>