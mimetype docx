--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -258,282 +258,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
+                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pull</w:t>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164858v1</w:t>
+                <w:t xml:space="preserve">hal-04783333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222, pp.104182. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04783333v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t>
               </w:r>
@@ -647,693 +647,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t>
+                <w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pitchers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.212-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793527v1</w:t>
+                <w:t xml:space="preserve">hal-04595935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MERCI: a simple method and decision-support tool to estimate availability of nitrogen from a wide range of cover crops to the next cash crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Minette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Vericel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 494, pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06283-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595935v1</w:t>
+                <w:t xml:space="preserve">hal-04216875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERCI: a simple method and decision-support tool to estimate availability of nitrogen from a wide range of cover crops to the next cash crop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pitchers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 494, pp.333-351. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06283-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216875v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops do increase soil organic carbon stocks—A critical comment on Chaplot and Smith (2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating differences among crop models in simulating soybean in-season growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Poeplau</w:t>
+                <w:t xml:space="preserve">Kenneth Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Archontoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Liang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chiara de Notaris</w:t>
+                <w:t xml:space="preserve">Adriana Confalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17128⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309, pp.109306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441387v1</w:t>
+                <w:t xml:space="preserve">hal-04556276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating differences among crop models in simulating soybean in-season growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Battisti</w:t>
+                <w:t xml:space="preserve">Cover crops do increase soil organic carbon stocks—A critical comment on Chaplot and Smith (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Poeplau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Don</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Boote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sotirios Archontoulis</w:t>
+                <w:t xml:space="preserve">Daria Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Confalone</w:t>
+                <w:t xml:space="preserve">Chiara de Notaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 309, pp.109306. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556276v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cover crops for biogas production increase soil organic carbon stocks: a modeling approach</w:t>
               </w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Kimball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Thorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Boote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Stockle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,295 +1581,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t>
+                <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Reckling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Schulz</w:t>
+                <w:t xml:space="preserve">D. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
+                <w:t xml:space="preserve">R. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971926v1</w:t>
+                <w:t xml:space="preserve">hal-03899905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Angers</w:t>
+                <w:t xml:space="preserve">Moritz Reckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cardinael</w:t>
+                <w:t xml:space="preserve">Susanne Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 383, pp.135423. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.1340-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899905v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Incorporating energy cover crops for biogas production into agricultural systems: benefits and environmental impacts. A review</w:t>
               </w:r>
@@ -2015,77 +2015,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kritika Kothari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Boote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Archontoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Confalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135, </w:t>
@@ -2117,494 +2117,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
+                <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Casal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726432v1</w:t>
+                <w:t xml:space="preserve">hal-03418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A surrogate model based on feature selection techniques and regression learners to improve soybean yield prediction in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.106578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418638v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate model based on feature selection techniques and regression learners to improve soybean yield prediction in southern France</w:t>
+                <w:t xml:space="preserve">Introducing and expanding cover crops at the watershed scale: Impact on water flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schoving</w:t>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Raynal</w:t>
+                <w:t xml:space="preserve">Laurène Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Debaeke</w:t>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, pp.106578. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.108050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454504v1</w:t>
+                <w:t xml:space="preserve">hal-03726432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cover crop on water and nitrogen balances and cash crop yield in a temperate climate: A modelling approach using the STICS soil-crop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.126416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2632,291 +2632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758473v1</w:t>
+                <w:t xml:space="preserve">hal-03401773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 406, </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401773v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating energy cover crops for biogas production into agricultural systems</w:t>
               </w:r>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3164,511 +3164,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AqYield-N: A simple model to predict nitrogen leaching from crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Baptiste Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622769v1</w:t>
+                <w:t xml:space="preserve">hal-02622773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AqYield-N: A simple model to predict nitrogen leaching from crop fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Uncertainties in simulating N uptake, net N mineralization, soil mineral N and N leaching in European crop rotations using process-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt-Christian Kersebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Aubrion</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107890⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622773v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in simulating N uptake, net N mineralization, soil mineral N and N leaching in European crop rotations using process-based models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fu Chen</w:t>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 255, </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917977v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops reduce drainage but not always soil water content due to interactions between rainfall distribution and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 231 (Mars), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3964,594 +3964,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess the impact of soil available water capacity uncertainty on crop models with a tipping-bucket approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Hadj Nassar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holger Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.12878⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.184 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618849v1</w:t>
+                <w:t xml:space="preserve">hal-02620098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A method to assess the impact of soil available water capacity uncertainty on crop models with a tipping-bucket approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Hoffman</w:t>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bindi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Hadj Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 275, pp.184 - 195. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (3), pp.369-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620098v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will climate change affect sugar beet establishment of the 21st century? Insights from a simulation study using a crop emergence model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover crops reduce water drainage in temperate climates: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carolyne Durr</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.022⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0546-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167526v1</w:t>
+                <w:t xml:space="preserve">hal-02422718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops reduce water drainage in temperate climates: A meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Will climate change affect sugar beet establishment of the 21st century? Insights from a simulation study using a crop emergence model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.64-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0546-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422718v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.412-422. </w:t>
@@ -4583,321 +4583,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis and modeling of cover crop emergence: Accuracy of a static model and the dynamic STICS soil-crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+                <w:t xml:space="preserve">hal-02623436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of cover crop emergence: Accuracy of a static model and the dynamic STICS soil-crop model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.73-81. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623436v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops mitigate direct greenhouse gases balance but reduce drainage under climate change scenarios in temperate climate with dry summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (6), pp.2513-2529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4931,51 +4931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-model uncertainty analysis in predicting grain N for crop rotations in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanmohan Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84, pp.152-165. </w:t>
@@ -5065,103 +5065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier la réduction de la lixiviation nitrique, la restitution d’azote à la culture suivante et la gestion de l’eau avec les cultures intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.1-12. </w:t>
@@ -5199,51 +5199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of process-based models for simulation of grain N in crop rotations across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5461,441 +5461,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual modeling based on deep phenotyping provides complementary data to field experiments to predict plant emergence in oilseed rape genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specka Xenia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Maria-Helena Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.02.022⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636966v1</w:t>
+                <w:t xml:space="preserve">hal-02632651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual modeling based on deep phenotyping provides complementary data to field experiments to predict plant emergence in oilseed rape genotypes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact analysis of climate data aggregation at different spatial scales on simulated net primary productivity for croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Demilly</w:t>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh B. Yeluripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 79, pp.90-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 88, pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632651v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact analysis of climate data aggregation at different spatial scales on simulated net primary productivity for croplands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh B. Yeluripati</w:t>
+                <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+                <w:t xml:space="preserve">Specka Xenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88, pp.41-52. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.100-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604279v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial soil and climate input data aggregation on regional yield simulations</w:t>
               </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6143,769 +6143,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in nitrogen availability and in carbon and nitrogen soil stores in a wheat-forage maize rotational system: results from two long-term experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of weather data aggregation on regional crop simulation for different crops, production conditions, and response variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+                <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Besnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+                <w:t xml:space="preserve">Xenia Specka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632593v1</w:t>
+                <w:t xml:space="preserve">hal-02636166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of weather data aggregation on regional crop simulation for different crops, production conditions, and response variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Enders</w:t>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Specka</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 65, pp.141-157. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/cr01301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636166v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Variability of effects of spatial climate data aggregation on regional yield simulation by crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Specka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01132243v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop rotation modelling - a European model intercomparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiril Manevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.98-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of effects of spatial climate data aggregation on regional yield simulation by crop models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xenia Specka</w:t>
+                <w:t xml:space="preserve">Changes in nitrogen availability and in carbon and nitrogen soil stores in a wheat-forage maize rotational system: results from two long-term experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hanocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, pp.197-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636784v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catch crop emergence success depends on weather and soil seedbed conditions in interaction with sowing date: A simulation study using the SIMPLE emergence model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 176, pp.22-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6951,103 +6951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil-crop models STICS and AqYield predict yield and soil water content for irrigated crops equally well with limited data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 206, pp.55-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7093,51 +7093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale assessment of optimal emergence and destruction dates for cover crops to reduce nitrate leaching in temperate conditions using the STICS soil-crop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7209,77 +7209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies agronomiques pour une gestion optimale de la ressource en eau du sol en système pluvial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (4), pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7304,77 +7304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term nitrogen dynamics in various catch crop scenarios: Test and simulations with STICS model in a temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7434,90 +7434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of catch crops on nitrogen uptake, leaching and net mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Duyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7593,64 +7593,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in plant morphology and dry matter partitioning caused by potassium deficiency in &amp;lt;em&amp;gt;Gossypium hirsutum&amp;lt;/em&amp;gt; (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gérardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7722,51 +7722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of catch crops, no till and reduced nitrogen fertilization on nitrogen leaching and balance in three long-term experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7894,77 +7894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gérardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 324 (1-2), pp.329-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8036,77 +8036,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gérardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 324 (1-2), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8336,64 +8336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII STICS Seminar STICS - 13-16 November 2023 - Floirac (33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, Florac, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8412,381 +8412,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High uncertainty in soybean models for simulation of crop N dynamics under variable CO2 and Nitrogen fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J. Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Confalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
+              <w:t xml:space="preserve">AgMIP 9 Workshop, Modeling the Future of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798306v1</w:t>
+                <w:t xml:space="preserve">hal-04797892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High uncertainty in soybean models for simulation of crop N dynamics under variable CO2 and Nitrogen fertilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgMIP 9 Workshop, Modeling the Future of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, New York, United States</w:t>
+              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797892v1</w:t>
+                <w:t xml:space="preserve">hal-04797870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
+              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797870v1</w:t>
+                <w:t xml:space="preserve">hal-04798306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simple cultivar phenotyping and photothermal algorithm to explore the suitability of soybean crop in France</w:t>
               </w:r>
@@ -8824,51 +8824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference (WSRC 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Soya Donau, Jun 2023, Vienne, Austria. pp.307</w:t>
@@ -8910,64 +8910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’aire de culture potentielle du soja en France sous climat actuel et futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9057,51 +9057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRI Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9303,51 +9303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9497,103 +9497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9618,271 +9618,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
+              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765023v1</w:t>
+                <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165886v1</w:t>
+                <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
@@ -9907,64 +9907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
@@ -10112,484 +10112,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937490v1</w:t>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertuzzi Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Strullu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future soybean productivity in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Reckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.197-198</w:t>
@@ -10612,566 +10612,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgMIP Soybean Phase 1: Multi-Model Sensitivity to CO 2 , Temperature, Water, and Nitrogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Will climate change affect sugar beet crop emergence of the 21st century? Insight from a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ASA-CSSA-SSSA Annual International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, San Antonio, United States. 17p</w:t>
+              <w:t xml:space="preserve">40. Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Anaheim, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846183v1</w:t>
+                <w:t xml:space="preserve">hal-02786878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will climate change affect sugar beet crop emergence of the 21st century? Insight from a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Anaheim, United States. 12 p</w:t>
+              <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786878v1</w:t>
+                <w:t xml:space="preserve">hal-02790514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790514v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+                <w:t xml:space="preserve">AgMIP Soybean Phase 1: Multi-Model Sensitivity to CO 2 , Temperature, Water, and Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Archontoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">2019 ASA-CSSA-SSSA Annual International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, San Antonio, United States. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790226v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11248,90 +11248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Casal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria. 22p</w:t>
@@ -11479,480 +11479,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736203v1</w:t>
+                <w:t xml:space="preserve">hal-02734959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poméon</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734959v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Lalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">15. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737479v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
@@ -11994,77 +11994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different cover crops management on soil water profile and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12339,77 +12339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12464,51 +12464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUEdesSOLS - Estimation de la RU par mesures directes et inversion de modèles de cultures, à l'échelle de la parcelle agricole et du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12516,51 +12516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ANR - Inspiration - SOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
@@ -12641,51 +12641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 ASA/CSSA/SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. 3 p</w:t>
@@ -12839,103 +12839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
@@ -12958,342 +12958,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
+                <w:t xml:space="preserve">Changes in soil c and n following tillage conversion in a long-term experiment in northern france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coucheney</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bassem Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
+              <w:t xml:space="preserve">19. ISTRO Conference - IV SUCS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336093v1</w:t>
+                <w:t xml:space="preserve">hal-02746214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil c and n following tillage conversion in a long-term experiment in northern france</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Dimassi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. ISTRO Conference - IV SUCS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">IXe séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746214v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
@@ -13335,51 +13335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à long terme de changements de pratiques culturales sur le lessivage du nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13473,329 +13473,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of soybean multi-model responses to elevated CO2 with experimental data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Salmeron Cortasa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Battisti</w:t>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Jan Shamim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgMIP10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, El Batán, Mexico</w:t>
+              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174935v1</w:t>
+                <w:t xml:space="preserve">hal-05368312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of soybean multi-model responses to elevated CO2 with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariely Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Senges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Montserrat Salmeron Cortasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Jan Shamim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
+              <w:t xml:space="preserve">AgMIP10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, El Batán, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368312v1</w:t>
+                <w:t xml:space="preserve">hal-05174935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13814,372 +13814,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environmental impacts</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of soybean models for simulation of crop nitrogen dynamics under changing CO2, temperature, water, and nitrogen fertilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariely Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J. Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.407, Soybean Research for Sustainable Development. Abstracts of the World Soybean Research Conference 11 (WSRC 11), 18-23 June 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2023 ASA-CSSA-SSSA International Annual Meeting, « Open Science Inspires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797919v1</w:t>
+                <w:t xml:space="preserve">hal-04797850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of soybean models for simulation of crop nitrogen dynamics under changing CO2, temperature, water, and nitrogen fertilization.</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johann Vollmann, Marjana Vasiljević, Leopold Rittler, Jegor Miladinović, Donal Murphy-Bokern. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 ASA-CSSA-SSSA International Annual Meeting, « Open Science Inspires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Natural Resources and Life Sciences, Vienna, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.407, Soybean Research for Sustainable Development. Abstracts of the World Soybean Research Conference 11 (WSRC 11), 18-23 June 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797850v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining simple cultivar phenotyping and photothermal algorithm to explore the present and future suitability of soybean crop in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
@@ -14208,103 +14208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the suitability of soybean crop in France under present and future climates by a simple phenological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isam Ben Soltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
@@ -14363,77 +14363,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t>
@@ -14475,103 +14475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t>
@@ -14600,103 +14600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
@@ -14725,77 +14725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14850,51 +14850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is adaptation of crop management practices sufficient for arable crops to cope with climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14902,51 +14902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Irrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sitgès, Spain. 2017, Agriculture and Climate Change Conference</w:t>
@@ -14969,898 +14969,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604214v1</w:t>
+                <w:t xml:space="preserve">hal-01604211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effect of contrasted cropping systems and climate change on drainage over 35 years: a lysimeter experiment.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Society of Agronomy Conference 2016-ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congres - Growing landscapes – Cultivating innovative agricultural systems</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602984v1</w:t>
+                <w:t xml:space="preserve">hal-01604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604211v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604815v1</w:t>
+                <w:t xml:space="preserve">hal-01604215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Effect of different levels of calibration in rotation schemes simulated in five European sites in a multi-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matijevic Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Kollas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607915v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different levels of calibration in rotation schemes simulated in five European sites in a multi-model approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608869v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Bindi</w:t>
+                <w:t xml:space="preserve">Long term effect of contrasted cropping systems and climate change on drainage over 35 years: a lysimeter experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Cammarano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">14. European Society of Agronomy Conference 2016-ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congres - Growing landscapes – Cultivating innovative agricultural systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604215v1</w:t>
+                <w:t xml:space="preserve">hal-01602984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of soil nitrous oxide emissions and nitrate leaching on climate, soil and management input data aggregation: a biogeochemistry model ensemble study</w:t>
               </w:r>
@@ -15971,77 +15971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16105,64 +16105,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16230,90 +16230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics et exercices internationaux d'inter-comparaison de modeles de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
@@ -16342,90 +16342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de simulations grande échelle de stics sur la plate-forme record. Application aux projets AGMIP (Pilote C3MP) et Macsur (Scaling Pilot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16450,51 +16450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter A.H. Rossing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16575,77 +16575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield peut-il rivaliser avec STICS pour simuler la dynamique hydrique et le rendement de 3 cultures de printemps sous contraintes hydriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 2015, Xe Colloque Stics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16702,90 +16702,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du XIe séminaire des utilisateurs de Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16872,51 +16872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16986,103 +16986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -17188,51 +17188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17287,90 +17287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17438,64 +17438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ways of STICS use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17593,90 +17593,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
@@ -17718,64 +17718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et évaluer des systèmes de grande culture adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17813,103 +17813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17951,103 +17951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
@@ -18092,355 +18092,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Lessons Drawn from the Simulation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study context and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne Dürr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Carole Hermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
+              <w:t xml:space="preserve">Cover crops for sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Netherlands</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166903v1</w:t>
+                <w:t xml:space="preserve">hal-02784893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study context and methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Main Lessons Drawn from the Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cover crops for sustainable Farming</w:t>
+              <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-81, 2017, 978-94-024-0986-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784893v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in scaling-up crop models for large-area climate change impact assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18549,51 +18549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et modélisation du bilan d'azote à long terme : impact des cultures intermédiaires, du semis direct et de la fertilisation réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. AgroParisTech, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18789,51 +18789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Kothari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Archontoulis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vericel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06283-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Confalone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109306" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00811-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00790-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.105998" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadj Nassar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12878" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422718v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0546-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.12.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14091" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kollas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmohan Baby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407043672525E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hanocq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638180v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.02.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT503WC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0630-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8A4FA94E124711F9BE02A39965F5C0CDE9C1B92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dingkuhn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDPC6Z68-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubrion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1GM81VT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hermet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmer&#243;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth.J. Boote" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846183v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746214v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750372v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797850v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608869v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matijevic Lana" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791711v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166903v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823394v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Kothari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Archontoulis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vericel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06283-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Confalone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00811-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00790-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.105998" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadj Nassar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12878" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0546-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14091" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kollas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmohan Baby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407043672525E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hanocq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.02.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT503WC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0630-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8A4FA94E124711F9BE02A39965F5C0CDE9C1B92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dingkuhn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDPC6Z68-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubrion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1GM81VT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hermet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmer&#243;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth.J. Boote" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846183v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746214v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750372v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797850v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608869v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matijevic Lana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791711v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166903v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823394v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>