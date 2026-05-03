--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -258,282 +258,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Manon Pull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783333v1</w:t>
+                <w:t xml:space="preserve">hal-05164858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05164858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t>
               </w:r>
@@ -679,51 +679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -787,51 +787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERCI: a simple method and decision-support tool to estimate availability of nitrogen from a wide range of cover crops to the next cash crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -839,51 +839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 494, pp.333-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -943,51 +943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,364 +1849,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Incorporating energy cover crops for biogas production into agricultural systems: benefits and environmental impacts. A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+                <w:t xml:space="preserve">Are soybean models ready for climate change food impact assessments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Archontoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Confalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00811-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756747v1</w:t>
+                <w:t xml:space="preserve">hal-03666419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are soybean models ready for climate change food impact assessments?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Confalone</w:t>
+                <w:t xml:space="preserve">Correction to: Incorporating energy cover crops for biogas production into agricultural systems: benefits and environmental impacts. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135, </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00811-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666419v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2534,77 +2534,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cover crop on water and nitrogen balances and cash crop yield in a temperate climate: A modelling approach using the STICS soil-crop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.126416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2632,360 +2632,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Murgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401773v1</w:t>
+                <w:t xml:space="preserve">hal-03758473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modeling of crop and water management at the watershed scale: Optimizing irrigation and modifying crop succession</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Murgue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140, </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758473v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating energy cover crops for biogas production into agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3036,90 +3036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the carbon storage potential and greenhouse gas emissions of French arable cropland using high‐resolution modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3183,77 +3183,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-N: A simple model to predict nitrogen leaching from crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt-Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3438,64 +3438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,90 +3585,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops reduce drainage but not always soil water content due to interactions between rainfall distribution and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 231 (Mars), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3830,481 +3830,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of input data aggregation on simulated crop yields in temperate and Mediterranean climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to assess the impact of soil available water capacity uncertainty on crop models with a tipping-bucket approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganga Ram Maharjan</w:t>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Hadj Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (3), pp.369-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628457v1</w:t>
+                <w:t xml:space="preserve">hal-02618849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Effects of input data aggregation on simulated crop yields in temperate and Mediterranean climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganga Ram Maharjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">Amit Kumar Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Hoffman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Bindi</w:t>
+                <w:t xml:space="preserve">Lutz Weihermueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.32 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620098v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess the impact of soil available water capacity uncertainty on crop models with a tipping-bucket approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Picheny</w:t>
+                <w:t xml:space="preserve">Holger Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Hadj Nassar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71 (3), pp.369-381. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.184 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.12878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618849v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops reduce water drainage in temperate climates: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4338,64 +4338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will climate change affect sugar beet establishment of the 21st century? Insights from a simulation study using a crop emergence model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,64 +4468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,321 +4583,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of cover crop emergence: Accuracy of a static model and the dynamic STICS soil-crop model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623436v1</w:t>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Allain</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of cover crop emergence: Accuracy of a static model and the dynamic STICS soil-crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover crops mitigate direct greenhouse gases balance but reduce drainage under climate change scenarios in temperate climate with dry summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (6), pp.2513-2529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5065,51 +5065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier la réduction de la lixiviation nitrique, la restitution d’azote à la culture suivante et la gestion de l’eau avec les cultures intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,295 +5193,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of process-based models for simulation of grain N in crop rotations across Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The implication of input data aggregation on up-scaling soil organic carbon changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiril Manevski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sanmohan Baby</w:t>
+                <w:t xml:space="preserve">Balázs Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Dechow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Gebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.361-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594582v1</w:t>
+                <w:t xml:space="preserve">hal-01604250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implication of input data aggregation on up-scaling soil organic carbon changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">Performance of process-based models for simulation of grain N in crop rotations across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Kollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+                <w:t xml:space="preserve">Kiril Manevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanmohan Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.361-377. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604250v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual modeling based on deep phenotyping provides complementary data to field experiments to predict plant emergence in oilseed rape genotypes</w:t>
               </w:r>
@@ -5652,51 +5652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh B. Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5747,64 +5747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,90 +5881,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial soil and climate input data aggregation on regional yield simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6041,64 +6041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G.J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6149,64 +6149,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weather data aggregation on regional crop simulation for different crops, production conditions, and response variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6296,77 +6296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6429,64 +6429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of effects of spatial climate data aggregation on regional yield simulation by crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6602,51 +6602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiril Manevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6822,90 +6822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catch crop emergence success depends on weather and soil seedbed conditions in interaction with sowing date: A simulation study using the SIMPLE emergence model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 176, pp.22-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6951,77 +6951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil-crop models STICS and AqYield predict yield and soil water content for irrigated crops equally well with limited data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,51 +7235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (4), pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term nitrogen dynamics in various catch crop scenarios: Test and simulations with STICS model in a temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,7670 +8132,7761 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean Multi-Model Simulations Under Elevated Atmospheric CO2</w:t>
+                <w:t xml:space="preserve">Identification et spatialisation des principaux facteurs limitants agronomiques et climatiques du rendement de six légumineuses à graines en France, en climat actuel et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariely Lopes dos Santos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noé Kavoukdjian--Detot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA, CSSA, SSSA International Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Séminaire DOCTO'LEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2026, Visio Conférence, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174558v1</w:t>
+                <w:t xml:space="preserve">hal-05587655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential production of energy cover crop in France: consequences on food crop production and environmental impacts based on scenarios simulation at high resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Soybean Multi-Model Simulations Under Elevated Atmospheric CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariely Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montse Salmeron Cortasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII STICS Seminar STICS - 13-16 November 2023 - Floirac (33)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2023, Florac, France. 4p</w:t>
+              <w:t xml:space="preserve">ASA, CSSA, SSSA International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732039v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High uncertainty in soybean models for simulation of crop N dynamics under variable CO2 and Nitrogen fertilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential production of energy cover crop in France: consequences on food crop production and environmental impacts based on scenarios simulation at high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgMIP 9 Workshop, Modeling the Future of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, New York, United States</w:t>
+              <w:t xml:space="preserve">XIII STICS Seminar STICS - 13-16 November 2023 - Floirac (33)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Florac, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797892v1</w:t>
+                <w:t xml:space="preserve">hal-04732039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High uncertainty in soybean models for simulation of crop N dynamics under variable CO2 and Nitrogen fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J. Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Confalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
+              <w:t xml:space="preserve">AgMIP 9 Workshop, Modeling the Future of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797870v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
+              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798306v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simple cultivar phenotyping and photothermal algorithm to explore the suitability of soybean crop in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conference (WSRC 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soya Donau, Jun 2023, Vienne, Austria. pp.307</w:t>
+              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146048v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’aire de culture potentielle du soja en France sous climat actuel et futur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using simple cultivar phenotyping and photothermal algorithm to explore the suitability of soybean crop in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dorian Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apolline Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">World Soybean Research Conference (WSRC 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soya Donau, Jun 2023, Vienne, Austria. pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798136v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels services écosystémiques rendus par les CIVEs ? Résultats d'expérimentations et de simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’aire de culture potentielle du soja en France sous climat actuel et futur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Duchalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRI Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937948v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Evapotranspiration (ET) and Yield of Maize: an Inter-comparison Among 41 Maize Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce A. Kimball</w:t>
+                <w:t xml:space="preserve">Quels services écosystémiques rendus par les CIVEs ? Résultats d'expérimentations et de simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly R. Thorp</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society of Agronomy Annual Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JRI Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830243v1</w:t>
+                <w:t xml:space="preserve">hal-03937948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing energy cover crops in double cropping: which ecosystem services or environmental impacts associated?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of Evapotranspiration (ET) and Yield of Maize: an Inter-comparison Among 41 Maize Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A. Kimball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly R. Thorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Stockle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Suyker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. pp.67-68</w:t>
+              <w:t xml:space="preserve">American Society of Agronomy Annual Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937907v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Well Can Soybean Models Simulate Daily Evapotranspiration?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growing energy cover crops in double cropping: which ecosystem services or environmental impacts associated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States. 23p</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846343v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How Well Can Soybean Models Simulate Daily Evapotranspiration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798123v1</w:t>
+                <w:t xml:space="preserve">hal-04846343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165886v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
+                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Shoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
+              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846076v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for improving simulation of evapotranspiration based on sensitivity analysis of multiple soybean models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Salmerón</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798147v1</w:t>
+                <w:t xml:space="preserve">hal-04846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Opportunities for improving simulation of evapotranspiration based on sensitivity analysis of multiple soybean models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Salmerón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ripoche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Kenneth.J. Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
+              <w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737983v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+                <w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertuzzi Patrick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">L. Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICROPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199406v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertuzzi Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
+              <w:t xml:space="preserve">ICROPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937490v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future soybean productivity in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Stella</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.197-198</w:t>
+              <w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837560v1</w:t>
+                <w:t xml:space="preserve">hal-02937490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will climate change affect sugar beet crop emergence of the 21st century? Insight from a simulation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Future soybean productivity in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Reckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Biennial Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Anaheim, United States. 12 p</w:t>
+              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786878v1</w:t>
+                <w:t xml:space="preserve">hal-04837560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790514v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage d’eau dans les sols et restitution aux plantes : le Réservoir en Eau Utilisable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Will climate change affect sugar beet crop emergence of the 21st century? Insight from a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux connaître ses sols pour optimiser leur potentiel agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">40. Biennial Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Anaheim, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790226v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgMIP Soybean Phase 1: Multi-Model Sensitivity to CO 2 , Temperature, Water, and Nitrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sotirios Archontoulis</w:t>
+                <w:t xml:space="preserve">Le Réservoir Utilisable : Evaluation - Concepts - Incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ASA-CSSA-SSSA Annual International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, San Antonio, United States. 17p</w:t>
+              <w:t xml:space="preserve">Séminaire Inrae Eau et Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint Remy les Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846183v1</w:t>
+                <w:t xml:space="preserve">hal-02790514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Martin</w:t>
+                <w:t xml:space="preserve">AgMIP Soybean Phase 1: Multi-Model Sensitivity to CO 2 , Temperature, Water, and Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Archontoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 ASA-CSSA-SSSA Annual International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, San Antonio, United States. 17p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737947v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">A model-based assessment of the soil C storage potential at the national scale: A case study from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5433098269609653E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947671v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential C storage through the recycling of organic residues: experimental evidence and potential efficiency at the french national scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Resseguier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Albuquerque Monteiro</w:t>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788895v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Potential C storage through the recycling of organic residues: experimental evidence and potential efficiency at the french national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poméon</w:t>
+                <w:t xml:space="preserve">Alexandra Albuquerque Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734959v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems: a contribution to the French national assessment of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Alkacem</w:t>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">2. ISMC Conference: New Perspectives on Soil Models. International Soil Modeling Consortium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737479v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the Available Water Content by coupling pedological approaches and inverse modelling: the RUEdesSOLS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lalu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Roman-Dobarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736203v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of available water capacity uncertainty at the watershed scale on agronomic and hydrological variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">15. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737989v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of different cover crops management on soil water profile and dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733598v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 31 Maize Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of different cover crops management on soil water profile and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Global Workshop AgMIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Apr 2018, San Jose, Costa Rica. pp.1</w:t>
+              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788024v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 31 Maize Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Kimball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hatfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stockle</w:t>
+                <w:t xml:space="preserve">C. Stöckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tampa, United States. pp.1</w:t>
+              <w:t xml:space="preserve">7. Global Workshop AgMIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Apr 2018, San Jose, Costa Rica. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604530v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 31 Maize Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Kimball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hatfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
+                <w:t xml:space="preserve">C. Stockle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tampa, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788329v1</w:t>
+                <w:t xml:space="preserve">hal-01604530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RUEdesSOLS - Estimation de la RU par mesures directes et inversion de modèles de cultures, à l'échelle de la parcelle agricole et du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Et sur la RU ? Quoi de neuf, docteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Guerif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">Mercedes Roman Dobarco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ANR - Inspiration - SOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée du RMT Sols et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Sols et Territoires, May 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604836v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA Aggregation effects in regional yield simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Bindi</w:t>
+                <w:t xml:space="preserve">RUEdesSOLS - Estimation de la RU par mesures directes et inversion de modèles de cultures, à l'échelle de la parcelle agricole et du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 ASA/CSSA/SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. 3 p</w:t>
+              <w:t xml:space="preserve">Journées ANR - Inspiration - SOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606108v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 29 Maize Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio O. Stöckle</w:t>
+                <w:t xml:space="preserve">DATA Aggregation effects in regional yield simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings (2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Phoenix, États-Unis. 3p</w:t>
+              <w:t xml:space="preserve">2016 ASA/CSSA/SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608915v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 29 Maize Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A. Kimball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J. Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry L. Hatfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laj R. Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Claudio O. Stöckle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings (2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phoenix, États-Unis. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749850v1</w:t>
+                <w:t xml:space="preserve">hal-01608915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil c and n following tillage conversion in a long-term experiment in northern france</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of cover crops to reduce nitrate leaching. Effect on the water and nitrogen balance and other ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Dimassi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. ISTRO Conference - IV SUCS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">The International Fertiliser Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746214v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
+                <w:t xml:space="preserve">Changes in soil c and n following tillage conversion in a long-term experiment in northern france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coucheney</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bassem Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe séminaire STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
+              <w:t xml:space="preserve">19. ISTRO Conference - IV SUCS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336093v1</w:t>
+                <w:t xml:space="preserve">hal-02746214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Proposition d’une évaluation globale du modèle Stics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+                <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">IXe séminaire STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sainte-Montaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000809v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution de l'étude ''Cultures intermédiaires''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impacts à long terme de changements de pratiques culturales sur le lessivage du nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerrand Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2011 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (26)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Modeling and assessment of the sustainability of bioeconomy scenarios in contrasting large-scale territories in France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain -la-Neuve, Belgium. , 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368312v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of soybean multi-model responses to elevated CO2 with experimental data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Salmeron Cortasa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgMIP10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, El Batán, Mexico</w:t>
+              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174935v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of soybean multi-model responses to elevated CO2 with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariely Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Salmeron Cortasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jan Shamim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">AgMIP10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, El Batán, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794971v2</w:t>
+                <w:t xml:space="preserve">hal-05174935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of soybean models for simulation of crop nitrogen dynamics under changing CO2, temperature, water, and nitrogen fertilization.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 ASA-CSSA-SSSA International Annual Meeting, « Open Science Inspires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Louis, United States</w:t>
+              <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797850v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environmental impacts</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability of soybean models for simulation of crop nitrogen dynamics under changing CO2, temperature, water, and nitrogen fertilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariely Lopes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J. Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios V. Archontoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.407, Soybean Research for Sustainable Development. Abstracts of the World Soybean Research Conference 11 (WSRC 11), 18-23 June 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">2023 ASA-CSSA-SSSA International Annual Meeting, « Open Science Inspires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797919v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining simple cultivar phenotyping and photothermal algorithm to explore the present and future suitability of soybean crop in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johann Vollmann, Marjana Vasiljević, Leopold Rittler, Jegor Miladinović, Donal Murphy-Bokern. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
+              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Natural Resources and Life Sciences, Vienna, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.407, Soybean Research for Sustainable Development. Abstracts of the World Soybean Research Conference 11 (WSRC 11), 18-23 June 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798114v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the suitability of soybean crop in France under present and future climates by a simple phenological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining simple cultivar phenotyping and photothermal algorithm to explore the present and future suitability of soybean crop in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Duchalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.474-475, ICROPM 2020 - Book of abstract - Crop modelling for the future</w:t>
+              <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837507v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bamière</w:t>
+                <w:t xml:space="preserve">Assessing the suitability of soybean crop in France under present and future climates by a simple phenological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Ben Soltane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t>
+              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.474-475, ICROPM 2020 - Book of abstract - Crop modelling for the future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096918v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poméon</w:t>
+                <w:t xml:space="preserve">A model-based assessment of C storage potential of French grasslands: a national study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t>
+              <w:t xml:space="preserve">28. General Meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen academic publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grassland Science in Europe, 25, pp.508-510, 2020, Meeting the future demands for grassland production. Proceedings of the 28th General Meeting of the European Grassland Federation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733646v1</w:t>
+                <w:t xml:space="preserve">hal-03096918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluating the ecosystem services linked to water in agricultural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
+              <w:t xml:space="preserve">Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France. , 2018, Diversity of local responses to the impacts of climate change on water</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868149v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t>
+                <w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018. Abstract book. Innovative cropping and farming systems for high quality food production systems</w:t>
+              <w:t xml:space="preserve">European Society of Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737508v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adaptation of crop management practices sufficient for arable crops to cope with climate change?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vermue</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Irrazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Sitgès, Spain. 2017, Agriculture and Climate Change Conference</w:t>
+              <w:t xml:space="preserve">15. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018. Abstract book. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733545v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+                <w:t xml:space="preserve">Is adaptation of crop management practices sufficient for arable crops to cope with climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vermue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Irrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
+              <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Sitgès, Spain. 2017, Agriculture and Climate Change Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604211v1</w:t>
+                <w:t xml:space="preserve">hal-02733545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604815v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of the stics soil-crop model and implementation of an automated evaluation system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607915v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604215v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different levels of calibration in rotation schemes simulated in five European sites in a multi-model approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chris Kollas</w:t>
+                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyo Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608869v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Effect of different levels of calibration in rotation schemes simulated in five European sites in a multi-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matijevic Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Kollas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604214v1</w:t>
+                <w:t xml:space="preserve">hal-01608869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effect of contrasted cropping systems and climate change on drainage over 35 years: a lysimeter experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15810,875 +15901,1000 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Society of Agronomy Conference 2016-ESA14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congres - Growing landscapes – Cultivating innovative agricultural systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of soil nitrous oxide emissions and nitrate leaching on climate, soil and management input data aggregation: a biogeochemistry model ensemble study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608783v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Responses of soil nitrous oxide emissions and nitrate leaching on climate, soil and management input data aggregation: a biogeochemistry model ensemble study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Kiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Klatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604126v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741475v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics et exercices internationaux d'inter-comparaison de modeles de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de simulations grande échelle de stics sur la plate-forme record. Application aux projets AGMIP (Pilote C3MP) et Macsur (Scaling Pilot)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608581v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre de simulations grande échelle de stics sur la plate-forme record. Application aux projets AGMIP (Pilote C3MP) et Macsur (Scaling Pilot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
+              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602259v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter A.H. Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AqYield peut-il rivaliser avec STICS pour simuler la dynamique hydrique et le rendement de 3 cultures de printemps sous contraintes hydriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 2015, Xe Colloque Stics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16688,154 +16904,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du XIe séminaire des utilisateurs de Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. séminaire des utilisateurs de Stics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16845,287 +17061,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rechauchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ, pp.232, 2021, Matière à débattre et décider, 978-2-759-23148-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures intermédiaires pour une production agricole durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105, 2013, Matière à Débattre - Décider, 978-2-7592-2022-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17135,715 +17351,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ways of STICS use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Plassin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien N Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t>
+              <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t>
+              <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-321, 2023, 978-2-7592-3678-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04190104v1</w:t>
+                <w:t xml:space="preserve">hal-04457373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ways of STICS use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Affholder</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
+              <w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
+              <w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éditions QUAE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04457373v1</w:t>
+                <w:t xml:space="preserve">hal-04190104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et évaluer des systèmes de grande culture adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17865,667 +18081,667 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study context and methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Main Lessons Drawn from the Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cover crops for sustainable Farming</w:t>
+              <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-81, 2017, 978-94-024-0986-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784893v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Lessons Drawn from the Simulation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study context and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
+              <w:t xml:space="preserve">Cover crops for sustainable Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166903v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in scaling-up crop models for large-area climate change impact assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing - Imperial College Press, 452 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781783265640_0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18535,114 +18751,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et modélisation du bilan d'azote à long terme : impact des cultures intermédiaires, du semis direct et de la fertilisation réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. AgroParisTech, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId487"/>
+      <w:footerReference w:type="default" r:id="rId490"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18789,51 +19005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Kothari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Archontoulis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vericel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06283-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Confalone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00811-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00790-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.105998" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadj Nassar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12878" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0546-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.12.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14091" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kollas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmohan Baby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407043672525E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hanocq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.02.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT503WC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0630-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8A4FA94E124711F9BE02A39965F5C0CDE9C1B92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dingkuhn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDPC6Z68-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubrion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1GM81VT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797892v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hermet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846343v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798147v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmer&#243;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth.J. Boote" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837560v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846183v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746214v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750372v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797850v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608869v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matijevic Lana" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791711v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166903v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823394v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Kothari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Archontoulis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110882" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vericel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06283-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Confalone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Don" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Seitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kouakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cresson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.13018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126482" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00811-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126592" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00790-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt-Christian Kersebaum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107863" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.105998" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadj Nassar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12878" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0546-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.12.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14091" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kollas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanmohan Baby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407043672525E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Manevski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.03.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Navier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCN8CV5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Besnard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hanocq" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.02.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT503WC9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638408v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.06.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3LNJ0J6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.06.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duyme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0630-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8A4FA94E124711F9BE02A39965F5C0CDE9C1B92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dingkuhn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.09.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDPC6Z68-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubrion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1GM81VT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664338v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9950-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9H8H68GX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9995-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kavoukdjian--Detot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937948v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hermet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937907v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798147v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmer&#243;n" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth.J. Boote" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790226v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lalu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846183v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788895v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albuquerque Monteiro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734959v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meillet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737479v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman-Dobarco" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkacem" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736203v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788329v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lehmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604836v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746214v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336093v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750372v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797850v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798114v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837507v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Ben Soltane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096918v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europeangrassland.org/en/infos/printed-matter/proceedings.html" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733646v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607915v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608869v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matijevic Lana" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791711v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457373v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787928v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166903v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784893v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823394v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>