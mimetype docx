--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1865,454 +1865,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impasse, malgré l'urgence&amp;quot; : Polémiques et controverses thérapeutiques autour de la prise en charge de consommateurs de crack à Paris</w:t>
+                <w:t xml:space="preserve">Produire et réguler les espaces publics de la drogue : La gestion du problème public du crack et ses scènes ouvertes dans le nord-est parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ERRAPHIS - Epistémologies critiques du soin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe de Recherche sur les Rationalités Philosophiques et les Savoirs (ERRAPHIS), Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intervention auprès de l'équipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Métropolitaine de Prévention des Conduites à Risques, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241750v1</w:t>
+                <w:t xml:space="preserve">hal-04212699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et réguler les espaces publics de la drogue : La gestion du problème public du crack et ses scènes ouvertes dans le nord-est parisien</w:t>
+                <w:t xml:space="preserve">Le crack à Paris : Histoire sociale d'un problème public (1980-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention auprès de l'équipe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission Métropolitaine de Prévention des Conduites à Risques, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée régionale de la cocaïne en Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Addiction, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212699v1</w:t>
+                <w:t xml:space="preserve">hal-04251065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crack à Paris : Histoire sociale d'un problème public (1980-2023)</w:t>
+                <w:t xml:space="preserve">Lorsque les corps déviants font « problème » dans l’espace public : une ethnographie du crack à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de la cocaïne en Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Addiction, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Master 2 de sociologie : Corps, émotions et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251065v1</w:t>
+                <w:t xml:space="preserve">hal-04822413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque les corps déviants font « problème » dans l’espace public : une ethnographie du crack à Paris</w:t>
+                <w:t xml:space="preserve">L'impasse, malgré l'urgence&amp;quot; : Polémiques et controverses thérapeutiques autour de la prise en charge de consommateurs de crack à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Master 2 de sociologie : Corps, émotions et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ERRAPHIS - Epistémologies critiques du soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de Recherche sur les Rationalités Philosophiques et les Savoirs (ERRAPHIS), Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822413v1</w:t>
+                <w:t xml:space="preserve">hal-04241750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crack à Paris : contours et détours d’un problème public</w:t>
+                <w:t xml:space="preserve">On crack !&amp;quot; : Émotions, moralités et gestions territoriales dans le Nord-est parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention auprès de l'équipe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Aurore, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque international du GT 07 Émotions &amp; Société : Vers une société sensible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française; GT07 Émotions et Société, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212706v1</w:t>
+                <w:t xml:space="preserve">hal-04212602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On crack !&amp;quot; : Émotions, moralités et gestions territoriales dans le Nord-est parisien</w:t>
+                <w:t xml:space="preserve">Le crack à Paris : contours et détours d’un problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international du GT 07 Émotions &amp; Société : Vers une société sensible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française; GT07 Émotions et Société, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Intervention auprès de l'équipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Aurore, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212602v1</w:t>
+                <w:t xml:space="preserve">hal-04212706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disputer et se réapproprier l'espace public des drogues : ethnographie d'une vague contestataire dans le nord-est parisien</w:t>
               </w:r>
@@ -2637,398 +2637,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On évince, ils reviennent&amp;quot; : [Dis]continuités du crack à Paris</w:t>
+                <w:t xml:space="preserve">Ensemble &amp;quot;pour renforcer le maintien de l’ordre public et garantir la santé publique&amp;quot; : L’affrontement du crack à Paris entre gestion étatique et citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’Association Française de Sociologie : Changer ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque : Les professionnels de la déviance et de la délinquance : quels enjeux d’hybridation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie; Réseau thématique 3 - Normes, déviances et réactions sociales, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212660v1</w:t>
+                <w:t xml:space="preserve">hal-04212680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble &amp;quot;pour renforcer le maintien de l’ordre public et garantir la santé publique&amp;quot; : L’affrontement du crack à Paris entre gestion étatique et citoyenne</w:t>
+                <w:t xml:space="preserve">Corps ignobles en errance : récits et imaginaires autour des fumeurs de crack brésiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les professionnels de la déviance et de la délinquance : quels enjeux d’hybridation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie; Réseau thématique 3 - Normes, déviances et réactions sociales, Feb 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International - Le corps : matrice de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212680v1</w:t>
+                <w:t xml:space="preserve">hal-04212617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps ignobles en errance : récits et imaginaires autour des fumeurs de crack brésiliens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la morale fait des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International - Le corps : matrice de sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">XXIe Congrès de l’AISLF : La société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française; GTE10 - Émotions et société, Jul 2021, [en ligne], Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212617v1</w:t>
+                <w:t xml:space="preserve">hal-04622110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack, corps et infamie à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition des Journées Jeunes chercheurs en Sciences Humaines et Sociales (SHS) : Regards croisés France-Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Embrassade de la France au Brésil; Université de Brasilia, Apr 2021, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la morale fait des émotions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On évince, ils reviennent&amp;quot; : [Dis]continuités du crack à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès de l’AISLF : La société morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française; GTE10 - Émotions et société, Jul 2021, [en ligne], Tunisie</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’Association Française de Sociologie : Changer ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622110v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-anthropologie émotionnelle du crack à Paris : acteurs, enjeux et gouvernement [GTE10]</w:t>
               </w:r>
@@ -3656,51 +3656,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D573113"/>
+    <w:nsid w:val="DA40A2F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3887,51 +3887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9487-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufpe.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wawrzyniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Tanguy-Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#233;di Mpondo-Dika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Agora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Agora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnele Agora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.294.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniele Rui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Ara&#250;jo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36311/2447-1305.2016.v2n1.6291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Olivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9487-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufpe.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wawrzyniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Tanguy-Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#233;di Mpondo-Dika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Agora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Agora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnele Agora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.294.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniele Rui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Ara&#250;jo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36311/2447-1305.2016.v2n1.6291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Olivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>