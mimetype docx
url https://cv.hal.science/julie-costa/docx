--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1865,316 +1865,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et réguler les espaces publics de la drogue : La gestion du problème public du crack et ses scènes ouvertes dans le nord-est parisien</w:t>
+                <w:t xml:space="preserve">L'impasse, malgré l'urgence&amp;quot; : Polémiques et controverses thérapeutiques autour de la prise en charge de consommateurs de crack à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention auprès de l'équipe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission Métropolitaine de Prévention des Conduites à Risques, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ERRAPHIS - Epistémologies critiques du soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de Recherche sur les Rationalités Philosophiques et les Savoirs (ERRAPHIS), Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212699v1</w:t>
+                <w:t xml:space="preserve">hal-04241750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crack à Paris : Histoire sociale d'un problème public (1980-2023)</w:t>
+                <w:t xml:space="preserve">Produire et réguler les espaces publics de la drogue : La gestion du problème public du crack et ses scènes ouvertes dans le nord-est parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Wawrzyniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de la cocaïne en Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Addiction, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Intervention auprès de l'équipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Métropolitaine de Prévention des Conduites à Risques, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251065v1</w:t>
+                <w:t xml:space="preserve">hal-04212699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque les corps déviants font « problème » dans l’espace public : une ethnographie du crack à Paris</w:t>
+                <w:t xml:space="preserve">Le crack à Paris : Histoire sociale d'un problème public (1980-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Master 2 de sociologie : Corps, émotions et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée régionale de la cocaïne en Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Addiction, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822413v1</w:t>
+                <w:t xml:space="preserve">hal-04251065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impasse, malgré l'urgence&amp;quot; : Polémiques et controverses thérapeutiques autour de la prise en charge de consommateurs de crack à Paris</w:t>
+                <w:t xml:space="preserve">Lorsque les corps déviants font « problème » dans l’espace public : une ethnographie du crack à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ERRAPHIS - Epistémologies critiques du soin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe de Recherche sur les Rationalités Philosophiques et les Savoirs (ERRAPHIS), Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Master 2 de sociologie : Corps, émotions et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241750v1</w:t>
+                <w:t xml:space="preserve">hal-04822413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On crack !&amp;quot; : Émotions, moralités et gestions territoriales dans le Nord-est parisien</w:t>
               </w:r>
@@ -2637,398 +2637,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble &amp;quot;pour renforcer le maintien de l’ordre public et garantir la santé publique&amp;quot; : L’affrontement du crack à Paris entre gestion étatique et citoyenne</w:t>
+                <w:t xml:space="preserve">On évince, ils reviennent&amp;quot; : [Dis]continuités du crack à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Les professionnels de la déviance et de la délinquance : quels enjeux d’hybridation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie; Réseau thématique 3 - Normes, déviances et réactions sociales, Feb 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’Association Française de Sociologie : Changer ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212680v1</w:t>
+                <w:t xml:space="preserve">hal-04212660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps ignobles en errance : récits et imaginaires autour des fumeurs de crack brésiliens</w:t>
+                <w:t xml:space="preserve">Ensemble &amp;quot;pour renforcer le maintien de l’ordre public et garantir la santé publique&amp;quot; : L’affrontement du crack à Paris entre gestion étatique et citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International - Le corps : matrice de sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque : Les professionnels de la déviance et de la délinquance : quels enjeux d’hybridation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie; Réseau thématique 3 - Normes, déviances et réactions sociales, Feb 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212617v1</w:t>
+                <w:t xml:space="preserve">hal-04212680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la morale fait des émotions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corps ignobles en errance : récits et imaginaires autour des fumeurs de crack brésiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès de l’AISLF : La société morale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française; GTE10 - Émotions et société, Jul 2021, [en ligne], Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque International - Le corps : matrice de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622110v1</w:t>
+                <w:t xml:space="preserve">hal-04212617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack, corps et infamie à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la morale fait des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des Journées Jeunes chercheurs en Sciences Humaines et Sociales (SHS) : Regards croisés France-Brésil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Embrassade de la France au Brésil; Université de Brasilia, Apr 2021, Brasilia, Brésil</w:t>
+              <w:t xml:space="preserve">XXIe Congrès de l’AISLF : La société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française; GTE10 - Émotions et société, Jul 2021, [en ligne], Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822525v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On évince, ils reviennent&amp;quot; : [Dis]continuités du crack à Paris</w:t>
+                <w:t xml:space="preserve">Crack, corps et infamie à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’Association Française de Sociologie : Changer ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">2ème édition des Journées Jeunes chercheurs en Sciences Humaines et Sociales (SHS) : Regards croisés France-Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Embrassade de la France au Brésil; Université de Brasilia, Apr 2021, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212660v1</w:t>
+                <w:t xml:space="preserve">hal-04822525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-anthropologie émotionnelle du crack à Paris : acteurs, enjeux et gouvernement [GTE10]</w:t>
               </w:r>
@@ -3656,51 +3656,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA40A2F9"/>
+    <w:nsid w:val="1E846545"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3887,51 +3887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9487-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufpe.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wawrzyniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Tanguy-Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#233;di Mpondo-Dika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Agora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Agora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnele Agora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.294.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniele Rui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Ara&#250;jo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36311/2447-1305.2016.v2n1.6291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Olivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9487-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufpe.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wawrzyniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Tanguy-Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#233;di Mpondo-Dika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Agora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Agora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnele Agora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.294.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniele Rui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Ara&#250;jo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36311/2447-1305.2016.v2n1.6291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Olivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>