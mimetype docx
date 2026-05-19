--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -3146,165 +3146,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk narratives and drug scare: local media’s coverage of crack use in Paris’s open drug scenes</w:t>
+                <w:t xml:space="preserve">Genèse et métamorphoses d’un « fléau » : Histoire sociale du crack à Paris (1980-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">1ère journée d’étude de jeunes chercheur.es du laboratoire CERREV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Risques et Vulnérabilités (CERREV); Maison de Recherche en Sciences Humaines (MRSH), Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212619v1</w:t>
+                <w:t xml:space="preserve">hal-04822502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et métamorphoses d’un « fléau » : Histoire sociale du crack à Paris (1980-2019)</w:t>
+                <w:t xml:space="preserve">Risk narratives and drug scare: local media’s coverage of crack use in Paris’s open drug scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée d’étude de jeunes chercheur.es du laboratoire CERREV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches Risques et Vulnérabilités (CERREV); Maison de Recherche en Sciences Humaines (MRSH), Apr 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">IV ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Feb 2021, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822502v1</w:t>
+                <w:t xml:space="preserve">hal-04212619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la sociologie &amp;quot;dans&amp;quot; et &amp;quot;sur&amp;quot; les terrains du Nord</w:t>
               </w:r>
@@ -3656,51 +3656,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E846545"/>
+    <w:nsid w:val="6E7C4099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3887,51 +3887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9487-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufpe.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wawrzyniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Tanguy-Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#233;di Mpondo-Dika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Agora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Agora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnele Agora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.294.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniele Rui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Ara&#250;jo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36311/2447-1305.2016.v2n1.6291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Olivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9487-8823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufpe.com.br/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Wawrzyniak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934832v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Tanguy-Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#233;di Mpondo-Dika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Agora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Agora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnele Agora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou N&#8217;diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.294.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniele Rui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Ara&#250;jo Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36311/2447-1305.2016.v2n1.6291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Olivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251065v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>