--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -694,271 +694,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357329v1</w:t>
+                <w:t xml:space="preserve">hal-03378503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des arasements sur le fonctionnement des réseaux trophiques - Avancement des travaux 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piscart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pellan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.60</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378503v1</w:t>
+                <w:t xml:space="preserve">hal-03357329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires et orientations sur les pratiques des prestataires en matière d'établissement des listes floristiques en application du protocole IBMR</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,77 +1167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,64 +1328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2017, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1405,271 +1405,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la gestion du marais de Gannedel après arrachage de la Jussie, campagne 2014</w:t>
               </w:r>
@@ -3219,527 +3219,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
+              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139037v1</w:t>
+                <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La compartimentation des étangs favorise-t-elle la productivité piscicole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138946v1</w:t>
+                <w:t xml:space="preserve">hal-04115972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compartimentation des étangs favorise-t-elle la productivité piscicole ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France. pp.30</w:t>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115972v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
@@ -3844,722 +3844,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie des invasions biologiques végétales</w:t>
+                <w:t xml:space="preserve">Les jussies : de nouveaux adventices dans les prairies inondables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bottner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Carrefour des Gestions Locales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les Macrophytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210247v1</w:t>
+                <w:t xml:space="preserve">hal-01210248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Égérie dense [i](Egeria densa)[/i] sur la rivière Vendée : biomasse et gestion</w:t>
+                <w:t xml:space="preserve">Fertility and dispersion of the amphibious [i]Ludwigia spp.[/i] in Western France: a new problem for manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Moyon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">32. Congress International Society of Limnology (SIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210269v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jussies : de nouveaux adventices dans les prairies inondables</w:t>
+                <w:t xml:space="preserve">L'Égérie dense [i](Egeria densa)[/i] sur la rivière Vendée : biomasse et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les Macrophytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., May 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210248v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility and dispersion of the amphibious [i]Ludwigia spp.[/i] in Western France: a new problem for manager</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologie et production des formes terrestres de jussies : conséquences pour la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Congress International Society of Limnology (SIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210244v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie et production des formes terrestres de jussies : conséquences pour la gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jussie et communautés prairiales en zones inondables : analyse de quelques expérimentations de restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Rennaises Invasions Biologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 9 Colloque d’Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210242v1</w:t>
+                <w:t xml:space="preserve">hal-01210245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussie et communautés prairiales en zones inondables : analyse de quelques expérimentations de restauration</w:t>
+                <w:t xml:space="preserve">Ecologie des invasions biologiques végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 9 Colloque d’Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">14. Carrefour des Gestions Locales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210245v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing aquatic and terrestrial forms of &amp;lt;em&amp;gt;&amp;lt;/em&amp;gt;Ludwigia&amp;lt;em&amp;gt;&amp;lt;/em&amp;gt; in western France: biomass and morphology</w:t>
               </w:r>
@@ -4789,51 +4789,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance or &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; as invasive weed on meadows and pastures in Western France</w:t>
+                <w:t xml:space="preserve">Importance of Ludwigia grandiflora as invasive weed on meadows and pastures in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Noël</w:t>
@@ -4868,73 +4868,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Weeds and Invasive Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Oct 2011, Monte Verità, Ascona, Switzerland. 152 p</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Weeds and Invasive Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ascona (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746648v1</w:t>
+                <w:t xml:space="preserve">hal-00842412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jussies dans la Basse-Loire et ses affluents : conséquences sur la biodiversité</w:t>
               </w:r>
@@ -5022,51 +5022,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Ludwigia grandiflora as invasive weed on meadows and pastures in Western France</w:t>
+                <w:t xml:space="preserve">Importance or &amp;lt;em&amp;gt;Ludwigia grandiflora&amp;lt;/em&amp;gt; as invasive weed on meadows and pastures in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Noël</w:t>
@@ -5101,73 +5101,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Weeds and Invasive Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Ascona (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Weeds and Invasive Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swiss Federal Institute for Forest Snow and Landscape Research (WSL). CHE., Oct 2011, Monte Verità, Ascona, Switzerland. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842412v1</w:t>
+                <w:t xml:space="preserve">hal-02746648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jussies dans la Basse Loire et ses affluents : conséquences sur la biodiversité.</w:t>
               </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Aquatic Vascular Plants : 25 Years after</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Brussels, Belgium. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6298,272 +6298,1068 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. International Association for Vegetation Survey (IAVS) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invasive water primroses in France become a weed problem in meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, Sfécologie 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biology, ecology and fertility of Water Primroses [i](Ludwigia grandiflorasubsp. hexapetala[/i] and [i]Ludwigia peploides subsp. montevidensis)[/i]: variability and consequences for management in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[i]Ludwigia grandiflora subsp. hexapetala[/i] (Onagraceae) becomes an invasive weed on flood-prone meadows in Brière marsh (Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Symposium – Environmental weeds and invasive plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014, Environmental weeds and invasive plants</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'aide scientifique à la gestion des végétaux invasifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration of gravel pits invaded by four macrophyte species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. SER European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Avignon, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology and ecology of Pontederia crassipes in a Mediterranean river in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssra Ghoussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188 (103681), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquabot.2023.103681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐incompatibility limits sexual reproduction rather than environmental conditions in an invasive water primrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Portillo Lemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6572,326 +7368,326 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.74-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pei3.10042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience - Éco-pâturage caprin de la renouée du Japon sur zone humide en Mayenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+                <w:t xml:space="preserve">Démarche exploratoire sur la fertilité des populations et des graines de renouées asiatiques des Côtes d'Armor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Foret</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Renouées envahissantes - Connaissances, gestions et perspectives, 27, pp.92-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.16⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614187v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche exploratoire sur la fertilité des populations et des graines de renouées asiatiques des Côtes d'Armor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience - Éco-pâturage caprin de la renouée du Japon sur zone humide en Mayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Guen</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Foret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27, pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.20⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Renouées envahissantes - Connaissances, gestions et perspectives, 27, pp.92-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002001v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which adaptations of some invasive [i]Ludwigia spp.[/i] (Rosidae, Onagraceae) populations occur in contrasting hydrological conditions in Western France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6940,92 +7736,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 737 (1), pp.45-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-014-1815-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the biomass production of invasive Ludwigia species and physical properties of habitats in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7057,104 +7853,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 656 (1), pp.173-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-010-0440-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the biomas production of invasive Ludwigia species and physical properties of habitats in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7196,221 +7992,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 656, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lichens, bryophytes, ptéridophytes et phanérogames aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, spécial Plantes aquatiques d'eau douce : biologie, écologie et gestion, pp.23-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication using vegetation of three regulated rivers under agr-industrial pressure in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7425,853 +8221,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali di Botanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453628v1</w:t>
-              </w:r>
-[...794 lines deleted...]
-                <w:t xml:space="preserve">hal-02812841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8823,51 +8823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boullard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chotard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. No&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teipotemarama Cabral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Damien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marrel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Court" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guermeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Ghoussein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Hamdan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103681" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02614187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Guen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.20" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1815-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729607v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0440-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GFM8S23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590804v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?categorie7/collection-cahiers-naturalistes-de-bretagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boullard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chotard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. No&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teipotemarama Cabral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Damien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Court" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guermeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Ghoussein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Hamdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103681" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Guen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02614187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1815-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0440-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GFM8S23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594279v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?categorie7/collection-cahiers-naturalistes-de-bretagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>