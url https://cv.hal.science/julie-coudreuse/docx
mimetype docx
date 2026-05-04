--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1405,271 +1405,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378409v1</w:t>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Effets des arasements sur les communautés animales et végétales de la Sélune : avancement des travaux 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la gestion du marais de Gannedel après arrachage de la Jussie, campagne 2014</w:t>
               </w:r>
@@ -5730,277 +5730,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des réponses de l'Indice Biologique Macrophytique en Rivière et d'autres indices hydrobiologiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauvin</w:t>
+                <w:t xml:space="preserve">Comparaison d'indices normalisés et de métriques complémentaires pour estimer les changements de la pollution provenant d'une trutticulture du Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Genin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Guermeur</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831476v1</w:t>
+                <w:t xml:space="preserve">hal-01453669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'indices normalisés et de métriques complémentaires pour estimer les changements de la pollution provenant d'une trutticulture du Scorff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Haury</w:t>
+                <w:t xml:space="preserve">Comparaison des réponses de l'Indice Biologique Macrophytique en Rivière et d'autres indices hydrobiologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">B. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">G. Guermeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès International de Limnologie-Océanographie (CILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France</w:t>
+              <w:t xml:space="preserve">6. Conférence Internationale des Limnologues et Océanographes. Ecologie Aquatique et Directive Cadre Européenne sur l'Eau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453669v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the variability of colonisation by Water Primrose within an Atlantic marsh.</w:t>
               </w:r>
@@ -8823,51 +8823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boullard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chotard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. No&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teipotemarama Cabral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Damien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Court" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guermeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Ghoussein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Hamdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103681" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Guen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02614187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1815-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0440-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GFM8S23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594279v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?categorie7/collection-cahiers-naturalistes-de-bretagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paillisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piscart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vassaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chesneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boullard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chotard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. No&#235;l" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teipotemarama Cabral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Paulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Damien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coll" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dandelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Menozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Damien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bottner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desjardins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marrel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Druel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian No&#235;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutartre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751688v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831476v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Court" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Genin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guermeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berniez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Damien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04188106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Ghoussein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Hamdan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fadel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicolas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2023.103681" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Harang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Guen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02614187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Foret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.16" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1815-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0440-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GFM8S23-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594279v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biotope-editions.com/index.php?categorie7/collection-cahiers-naturalistes-de-bretagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rebillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00907625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>