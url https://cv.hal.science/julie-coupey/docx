--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -853,181 +853,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the effect of X-ray or proton brain irradiation on systemic inflammation and leukocyte subpopulation interplay in rodents</w:t>
+                <w:t xml:space="preserve">Lymphocyte radiosensitivity: An extension to the linear-quadratic model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae156⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.110406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638592v1</w:t>
+                <w:t xml:space="preserve">hal-04624287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocyte radiosensitivity: An extension to the linear-quadratic model?</w:t>
+                <w:t xml:space="preserve">Bayesian networks in modeling leucocyte interplay following brain irradiation: A comprehensive framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
@@ -1045,199 +1032,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110406⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 257, pp.108421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624287v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian networks in modeling leucocyte interplay following brain irradiation: A comprehensive framework</w:t>
+                <w:t xml:space="preserve">Revealing the effect of X-ray or proton brain irradiation on systemic inflammation and leukocyte subpopulation interplay in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 257, pp.108421. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.1530-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697314v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential plasma cytokine variation following X-ray or proton brain irradiation using machine-learning approaches</w:t>
               </w:r>
@@ -1347,295 +1347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early effects of different brain radiotherapy modalities on circulating leucocyte subpopulations in rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CYRAD: a translational study assessing immune response to radiotherapy by photons or protons in postoperative head and neck cancer patients through circulating leukocyte subpopulations and cytokine levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge M Candéias</w:t>
+                <w:t xml:space="preserve">Benedicte Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Simonin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Grellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100 (5), pp.744-755. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2324471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-024-13002-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504965v1</w:t>
+                <w:t xml:space="preserve">hal-04723915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYRAD: a translational study assessing immune response to radiotherapy by photons or protons in postoperative head and neck cancer patients through circulating leukocyte subpopulations and cytokine levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early effects of different brain radiotherapy modalities on circulating leucocyte subpopulations in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Clarisse</w:t>
+                <w:t xml:space="preserve">Serge M Candéias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Grellard</w:t>
+                <w:t xml:space="preserve">Gaël Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.1230. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (5), pp.744-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-024-13002-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2024.2324471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723915v1</w:t>
+                <w:t xml:space="preserve">hal-04504965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge M. Candeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Population Approach Group in Europe Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, A CORONA, Spain</w:t>
@@ -3300,398 +3300,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Thao-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Simonin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanova Viktoriia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Erika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Immunotherapy Radiotherapy Combinations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390738v1</w:t>
+                <w:t xml:space="preserve">hal-04685329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphocyte recovery model after acute radiation-induced lymphopenia following brain irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valable Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
+              <w:t xml:space="preserve">11th annual Uppsala Pharmacometrics Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685329v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocyte recovery model after acute radiation-induced lymphopenia following brain irradiation</w:t>
+                <w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th annual Uppsala Pharmacometrics Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Uppsala (Suède), Sweden</w:t>
+              <w:t xml:space="preserve">7th International Conference on Immunotherapy Radiotherapy Combinations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261919v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des modalités de radiothérapie sur les sous populations lymphocytaires</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge M. Candeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès de la société française de radiothérapie oncologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
@@ -4346,51 +4346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04913185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-25-00144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04697314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04504965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Cand&#233;ias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2324471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clarisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13002-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Grellard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Candeias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04913185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-25-00144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04697314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae156" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clarisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13002-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04504965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Cand&#233;ias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2324471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Grellard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Candeias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>