--- v1 (2026-04-06)
+++ v2 (2026-05-21)
@@ -368,395 +368,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of circulating lymphocyte kinetics following radiotherapy on patient survival: A model-based meta-analysis</w:t>
+                <w:t xml:space="preserve">Tumor site-specific radiation-induced lymphocyte depletion models following fractionated radiotherapy: considerations of model structure from an aggregate data meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 186, pp.109702. </w:t>
+              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.e2500144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.109702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/CCI-25-00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913185v1</w:t>
+                <w:t xml:space="preserve">hal-05333093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glioblastoma and brain radiotherapy on T-lymphocyte subpopulations in rodents</w:t>
+                <w:t xml:space="preserve">Impact of circulating lymphocyte kinetics following radiotherapy on patient survival: A model-based meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110801⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.109702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.109702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151385v1</w:t>
+                <w:t xml:space="preserve">hal-04913185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor site-specific radiation-induced lymphocyte depletion models following fractionated radiotherapy: considerations of model structure from an aggregate data meta-analysis</w:t>
+                <w:t xml:space="preserve">Effect of glioblastoma and brain radiotherapy on T-lymphocyte subpopulations in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Candéias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.e2500144. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, pp.110801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/CCI-25-00144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333093v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry detection and quantification of circulating leukocyte subpopulations in mice after brain irradiation</w:t>
               </w:r>
@@ -853,160 +853,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphocyte radiosensitivity: An extension to the linear-quadratic model?</w:t>
+                <w:t xml:space="preserve">Revealing the effect of X-ray or proton brain irradiation on systemic inflammation and leukocyte subpopulation interplay in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.1530-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624287v1</w:t>
+                <w:t xml:space="preserve">hal-04638592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks in modeling leucocyte interplay following brain irradiation: A comprehensive framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1038,206 +1051,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 257, pp.108421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the effect of X-ray or proton brain irradiation on systemic inflammation and leukocyte subpopulation interplay in rodents</w:t>
+                <w:t xml:space="preserve">Lymphocyte radiosensitivity: An extension to the linear-quadratic model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116 (6), pp.1530-1543. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.110406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638592v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential plasma cytokine variation following X-ray or proton brain irradiation using machine-learning approaches</w:t>
               </w:r>
@@ -2255,540 +2255,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier XPlore ton cerveau (Grand public)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, CAEN, France</w:t>
+              <w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001019v1</w:t>
+                <w:t xml:space="preserve">hal-03845697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t>
+                <w:t xml:space="preserve">Atelier XPlore ton cerveau (Grand public)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
+              <w:t xml:space="preserve">FÊNO 2022 (Festival de l'Excellence NOrmande)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618448v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t>
+                <w:t xml:space="preserve">Atelier XPlore ton cerveau (Grand public)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadioTransNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685066v1</w:t>
+                <w:t xml:space="preserve">hal-04001019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier XPlore ton cerveau (Grand public)</w:t>
+                <w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FÊNO 2022 (Festival de l'Excellence NOrmande)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001042v1</w:t>
+                <w:t xml:space="preserve">hal-03618448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thao Nguyen Pham</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Ivanova</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">RadioTransNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845697v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2970,51 +2970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3175,51 +3175,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect brain irradiation with X-ray/Proton beam on circulating immune cell in rodents: A longitudinal modeling approach</w:t>
+                <w:t xml:space="preserve">Influence des modalités de radiothérapie sur les sous populations lymphocytaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
@@ -3254,214 +3254,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Population Approach Group in Europe Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, A CORONA, Spain</w:t>
+              <w:t xml:space="preserve">34ème Congrès de la société française de radiothérapie oncologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238694v1</w:t>
+                <w:t xml:space="preserve">hal-04390755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect brain irradiation with X-ray/Proton beam on circulating immune cell in rodents: A longitudinal modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hue Erika</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge M. Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
+              <w:t xml:space="preserve">31st Population Approach Group in Europe Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, A CORONA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685329v1</w:t>
+                <w:t xml:space="preserve">hal-04238694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphocyte recovery model after acute radiation-induced lymphopenia following brain irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3483,106 +3483,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valable Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th annual Uppsala Pharmacometrics Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3641,182 +3641,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Immunotherapy Radiotherapy Combinations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des modalités de radiothérapie sur les sous populations lymphocytaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Thao-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Simonin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanova Viktoriia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Erika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès de la société française de radiothérapie oncologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390755v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t>
               </w:r>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04913185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-25-00144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04697314v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae156" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clarisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13002-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04504965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Cand&#233;ias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2324471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Grellard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Candeias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-25-00144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04913185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04697314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clarisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13002-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04504965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Cand&#233;ias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2324471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Grellard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835421v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Candeias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>