--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -106,2283 +106,2421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transitions horizontales à l’éducation préscolaire au Québec et en France : le vécu d’enfants au fil de la journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Lehrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proulx Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Conus; Pascale Garnier; Florence Pirard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions en petite enfance. Vécus, pratiques, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Alphil; Presses universitaires suisses, pp.43-62, 2026, (Transmission des savoirs), 978-2-88930-745-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33055/alphil.00666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter auprès d’enfants pour restituer leurs points de vue et leurs expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation. Tome II. (2e éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Raison et Passions, pp.51-67, 2022, (Hors collection), 978-2-494584-00-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.02.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnography with Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catarina Tomás; Gabriela Trevisan; Maria João Leote de Carvalho; Natália Fernandes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conceitos-chave em Sociologia da Infância. Perspetivas Globais. Key concepts on Sociology of Childhood. Global Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, UMinho Editora, pp.241-248, 2021, 978-989-8974-45-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21814/uminho.ed.36.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagner la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marina D'Amato. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per una sociologia dell’infanzia. Dinamica della ricerca e costruzione delle conoscenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 [special issue] (1-2), Lulu, pp.55-70, 2006, (Childhood and Society /Infanzia e Società), 9781847287540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école dans la forêt. L’exemple d’un projet pédagogique porté par une attention à l’expérience des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Interroger la forme scolaire à partir de pratiques et de dispositifs pédagogiques actuels, 56, pp.33-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12qxy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la forêt fait vivre la culture enfantine et ouvre un espace de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Faire école dehors ?, 119, pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.19533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre entre chercheures et professionnels d’un Programme de Réussite Éducative : le partage d’une altérité professionnelle, un engagement dans le confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Approches territoriales et partenariales de la réussite éducative, 53 (2), pp.131-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.532.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter les Sciences de l’éducation. Essai d’histoire en double &amp;quot;je&amp;quot; et petit &amp;quot;h&amp;quot; d’une discipline de 50 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Évolutions et défis des sciences de l'éducation. Regards transnationaux, 42, pp.121-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dse.4104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre parents et institutions éducatives : quels modèles d'enfance ? Les attentes divergentes des acteurs à l'égard des enfants au moment de “grandir” pour entrer au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pratiques parentales d’éducation et accrochage scolaire, e-304-01, pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon école, c'est pas que je la trouve belle, c'est qu'on est ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Habiter l’école. Lieu ouvert, lieu fermé ?, 179, pp.131-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/diver.2015.4004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enfants acteurs de leur vie ? Représentations des enfants par les adultes et conséquences sur leur modèle d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'autonomie de l'élève : émancipation ou normalisation ?, 20, pp.9-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.8068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des enfants et des adolescents voient-ils les âges de la vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Âges et passages - les âges de la vie, 37, pp.71-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tele.037.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La richesse des temps libres entre enfants et entre adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Saisir les représentations et les expériences des enfants à l'école. L'exemple du passage au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bouffons, fayots et intellos. De l’influence des pairs, 162, pp.169-175</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le "moment école" la vie en milieu scolaire comme expérience, 2 (55), pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309462v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les représentations et les expériences des enfants à l'école. L'exemple du passage au collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La richesse des temps libres entre enfants et entre adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le "moment école" la vie en milieu scolaire comme expérience, 2 (55), pp.67-82</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bouffons, fayots et intellos. De l’influence des pairs, 162, pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309457v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite souris, ou les aventures d’un rituel enfantin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des recherches sur l’enfance au profit d’une anthropologie de l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Momento - Diálogos em Educação</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Anthropologie de l’école, 37 (4), pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.074.0671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309472v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des recherches sur l’enfance au profit d’une anthropologie de l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La petite souris, ou les aventures d’un rituel enfantin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Momento - Diálogos em Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (1), pp.71-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309475v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cour d’école. Un espace à conquérir par les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, L'enfant et ses espaces, 4 (33), pp.15-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ep.033.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants scénaristes, enfants acteurs sociaux : rencontre de deux regards sur la cour de récréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Territoires des enfants, 39 (2), pp.89-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.392.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture enfantine et règles de vie. Jeux et enjeux de la cour de récréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Enfant et apprentissage, 40, pp.99-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terrain.1555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation sexuée à l'école : l'univers des filles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Les filles, 1 (51), pp.73-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lett.051.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le groupe s'impose aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Le groupe : chaînon manquant ?, 4 (48), pp.27-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.048.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sable doux, la chaîne et le plouf-plouf. Vers une anthropologie de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Mélanges : Politique - musique - enfance, 25 (4), pp.617-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la forme scolaire à partir de pratiques et de dispositifs pédagogiques actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, 245 p., 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qy5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la question éthique nous amène à penser et à ajuster la méthodologie auprès de différents publics (notamment mineurs et parfois en situation de handicap) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Didisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Karachontziti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TRASCE : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF; Université de Rouen Normandie, Nov 2024, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835371v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-05545181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigar con los niños y los jóvenes. Objetos, métodos y campos de investigación en ciencias sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Tecnológica de Pereira, 294 p., 2023, 978-958-722-816-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22517/9789587228168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363638v1</w:t>
-              </w:r>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-05309481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance (socio-anthropologie de l’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'éducation [2e édition mise à jour]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2529,51 +2667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05088449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19533" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.4104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.037.0071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2BVMG9CD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.074.0671" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309489v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.392.0089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G2FM08L9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.1555" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.051.80" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.048.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qy5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05088468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05088482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/uminho.ed.36.30" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Lehrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Paquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proulx Nancy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/alphil.00666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05088468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05088482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/uminho.ed.36.30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05088449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.532.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.4104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Levrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8068" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.037.0071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2BVMG9CD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.074.0671" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309472v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.033.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.392.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-G2FM08L9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.1555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.051.80" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.048.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qy5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03243529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>