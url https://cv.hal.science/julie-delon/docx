--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Delon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User's Guide to Sampling Strategies for Sliced Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932591v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein-like Distances in the Gaussian Mixture Models Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Analysis of the Generic Framework for the Structured Abstraction of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bouza Heguerte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2024.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeOldify: A Review and Implementation of an Automatic Colorization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.347-368. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Wasserstein barycenters between probability measures living on different subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein Distances between Gaussian Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2022.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197398v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the HDR+ Burst Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.142-169. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2021.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Distances, Geodesics and Barycenters of Merge Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle aléatoire pour le grain photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/0e84-g907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on patch aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865340v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wasserstein-type distance in the space of Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.936-970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1301047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178204v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the FFDNet Image Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2019.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT-AID: BOOSTING SIFT WITH AN AFFINE INVARIANT DESCRIPTOR BASED ON CONVOLUTIONAL NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://doi.org/10.1109/ICIP.2019.8803425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNLp : Mixing Non-Local and TV-Lp methods to remove impulse noise from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Viano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0856-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Mixture Models For Unsupervised Image Denoising (HDMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering the Space of Tilts: Application to affine invariant image comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1230--1267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Affine Invariant Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.251-281. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2018.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Style Transfer by Consistent Adaptive Patch Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Film Grain Model for Resolution-Independent Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Driven Tonal Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2601267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150558v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the second order spatiochromatic structure of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIGI: a Patch-based Approach to Remove Impulse-Gaussian Noise from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.130-154. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Film Grain Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: A SIFT-LIKE ALGORITHM FOR SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.453-466. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2323552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Illuminants From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp. 1944 - 1955. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2405414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Characterization in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-013-0640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.1140-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing impulse or mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp. 1140-1174. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best algorithms for HDR image generation. A study of performance bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120891952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for transport problems with concave costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.801-827. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110823304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525994v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collaboration of grouping laws in vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (5-6), pp.266-283. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillonnage et mathématiques des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/Papillonnage-et-mathematiques-des.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Invariant Texture Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (3), pp.Pages 382 - 403. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0312-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of flicker-like effects in image sequences through local contrast correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.703--734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for concave transport costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (2), pp.901-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437885v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transport optimization for Monge costs on the circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (7), pp.2239. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090772708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic color palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non parametric approach for histogram segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), p. 253-261. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2006.884951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Baseline Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (3), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-007-0001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.91-119. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-9176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie and video scale-time equalization application to flicker reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.860328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000035178.72139.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de point fixe pour calculer des barycentres robustes entre mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport between GMM for multiscale texture synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Calatroni; Marco Donatelli; Serena Morigi; Marco Prato; Giuseppe Rodriguez; Matteo Santacesaria, May 2023, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal entre GMM pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Plug-and-Play profond pour la restauration de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of repeated objects in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip42928.2021.9506799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastDVDnet: Towards Real-Time Video Denoising Without Explicit Motion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156259v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-assisted coverings in the space of tilts: best affine invariant performances with the speed of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDnet : Un réseau profond rapide pour le débruitage vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDNET: A FAST NETWORK FOR DEEP VIDEO DENOISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Physically Realistic Film Grain Model, and a Gaussian Film Grain Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th Conference on Scale Space and Variational Methods in Computer Vision SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering en haute dimension pour le débruitage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for the structured abstraction of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive - NPAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection between multi-sensor high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and Match: Example-based Adaptive Patch Sampling for Unsupervised Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation tonale de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion driven tonal stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes principales spatio-chromatiques des images naturelles couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection for high resolution satellite images, based on SIFT algorithm and a contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection for High Resolution Satellite Images, based on SIFT descriptors and an a Contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes optimaux pour la génération d’images HDR. Une étude des bornes de performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Automatique d’Illuminants Multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous HDR image reconstruction and denoising for dynamic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cambridge, MA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPhot.2013.6528309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Color and Geometry for Local Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: a SIFT-like algorithm for applications on SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminant Estimation From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision - ECCV 2012. Workshops and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Firenze, Italy. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33868-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate and Contrast Invariant Junction Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for random-valued impulse noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural High-resolution Satellite Image Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC VII Symposium - 100 Years ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blotches detection for film restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Buades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China. pp.3317-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Priors for Image denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertalmío, Marcelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denoising of Photographic Images and Video: Fundamentals, Open Challenges and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-96029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for convolutional neural network-based video denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11151694B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20200151854. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Raw Images With Noise Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20190355098. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE QUANTIFICATION DE L’EVOLUTION DE PATHOLOGIES IMPLIQUANT DES CHANGEMENTS DE VOLUMES DE CORPS, NOTAMMENT DE TUMEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa D. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010136584 A1. EA:Br-Midway. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching for Applied Mathematicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Optimal Transport Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapel Chapel Laetitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Barycenters of Persistence Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling and Resolution-Free Rendering of Film Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-weight perfect matching for non-intrinsic distances on the line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the digital camera acquisition process and statistical modeling of the sensor raw data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733538v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1746, 2005, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach to hierarchical clustering validity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5318, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Delon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User's Guide to Sampling Strategies for Sliced Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932591v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein-like Distances in the Gaussian Mixture Models Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Analysis of the Generic Framework for the Structured Abstraction of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bouza Heguerte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2024.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeOldify: A Review and Implementation of an Automatic Colorization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.347-368. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Wasserstein barycenters between probability measures living on different subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein Distances between Gaussian Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2022.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197398v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Distances, Geodesics and Barycenters of Merge Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the HDR+ Burst Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.142-169. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2021.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on patch aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865340v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle aléatoire pour le grain photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/0e84-g907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wasserstein-type distance in the space of Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.936-970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1301047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178204v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the FFDNet Image Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2019.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT-AID: BOOSTING SIFT WITH AN AFFINE INVARIANT DESCRIPTOR BASED ON CONVOLUTIONAL NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://doi.org/10.1109/ICIP.2019.8803425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNLp : Mixing Non-Local and TV-Lp methods to remove impulse noise from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Viano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0856-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Affine Invariant Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.251-281. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2018.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering the Space of Tilts: Application to affine invariant image comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1230--1267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Mixture Models For Unsupervised Image Denoising (HDMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Style Transfer by Consistent Adaptive Patch Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Film Grain Model for Resolution-Independent Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the second order spatiochromatic structure of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Driven Tonal Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2601267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150558v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIGI: a Patch-based Approach to Remove Impulse-Gaussian Noise from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.130-154. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Film Grain Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: A SIFT-LIKE ALGORITHM FOR SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.453-466. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2323552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Illuminants From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp. 1944 - 1955. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2405414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Characterization in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-013-0640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.1140-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing impulse or mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp. 1140-1174. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best algorithms for HDR image generation. A study of performance bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120891952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for transport problems with concave costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.801-827. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110823304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525994v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collaboration of grouping laws in vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (5-6), pp.266-283. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Invariant Texture Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (3), pp.Pages 382 - 403. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0312-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of flicker-like effects in image sequences through local contrast correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.703--734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for concave transport costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (2), pp.901-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437885v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transport optimization for Monge costs on the circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (7), pp.2239. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090772708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic color palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Baseline Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (3), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-007-0001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non parametric approach for histogram segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), p. 253-261. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2006.884951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.91-119. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-9176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie and video scale-time equalization application to flicker reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.860328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000035178.72139.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de point fixe pour calculer des barycentres robustes entre mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport between GMM for multiscale texture synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Calatroni; Marco Donatelli; Serena Morigi; Marco Prato; Giuseppe Rodriguez; Matteo Santacesaria, May 2023, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Plug-and-Play profond pour la restauration de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal entre GMM pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of repeated objects in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip42928.2021.9506799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156259v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastDVDnet: Towards Real-Time Video Denoising Without Explicit Motion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-assisted coverings in the space of tilts: best affine invariant performances with the speed of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDnet : Un réseau profond rapide pour le débruitage vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDNET: A FAST NETWORK FOR DEEP VIDEO DENOISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Physically Realistic Film Grain Model, and a Gaussian Film Grain Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th Conference on Scale Space and Variational Methods in Computer Vision SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering en haute dimension pour le débruitage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for the structured abstraction of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive - NPAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection between multi-sensor high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and Match: Example-based Adaptive Patch Sampling for Unsupervised Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes principales spatio-chromatiques des images naturelles couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion driven tonal stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation tonale de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection for High Resolution Satellite Images, based on SIFT descriptors and an a Contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection for high resolution satellite images, based on SIFT algorithm and a contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Automatique d’Illuminants Multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes optimaux pour la génération d’images HDR. Une étude des bornes de performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous HDR image reconstruction and denoising for dynamic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cambridge, MA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPhot.2013.6528309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Color and Geometry for Local Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: a SIFT-like algorithm for applications on SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminant Estimation From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision - ECCV 2012. Workshops and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Firenze, Italy. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33868-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate and Contrast Invariant Junction Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for random-valued impulse noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural High-resolution Satellite Image Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC VII Symposium - 100 Years ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blotches detection for film restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Buades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China. pp.3317-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Priors for Image denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertalmío, Marcelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denoising of Photographic Images and Video: Fundamentals, Open Challenges and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-96029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for convolutional neural network-based video denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11151694B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20200151854. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Raw Images With Noise Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20190355098. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE QUANTIFICATION DE L’EVOLUTION DE PATHOLOGIES IMPLIQUANT DES CHANGEMENTS DE VOLUMES DE CORPS, NOTAMMENT DE TUMEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa D. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010136584 A1. EA:Br-Midway. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching for Applied Mathematicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Optimal Transport Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapel Chapel Laetitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Barycenters of Persistence Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling and Resolution-Free Rendering of Film Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-weight perfect matching for non-intrinsic distances on the line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the digital camera acquisition process and statistical modeling of the sensor raw data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733538v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1746, 2005, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach to hierarchical clustering validity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5318, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932591v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Sisouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salmona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bouza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Dizier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197398v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2022.16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0e84-g907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865340v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00921-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178204v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381063v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Viano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0856-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544249v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589522v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.225" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504771v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Frigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1474-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Newson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Galerne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150558v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2601267" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dellinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2323552" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915853v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2405414" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0640-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desolneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718612v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733853v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525994v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevskii" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355070v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0312-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F653B2B59EBE3D9CFAEBDB7317B259A4B17EB42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407796v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437885v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobolevskii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362834v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090772708" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lisani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Petro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.884951" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-007-0001-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL2GQ0DK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-9176-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46VZS1Z0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.860328" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000035178.72139.2d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDNH5W4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147707v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613622v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_48" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip42928.2021.9506799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494123v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092930" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280818v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351429" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433603v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054870v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPhot.2013.6528309" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411903v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743490v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_37" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411904v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411905v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458685v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905555v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905554v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412532v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pierret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tosel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196763v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Chapel Laetitia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564173v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733538v4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932591v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Sisouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salmona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bouza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Dizier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197398v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2022.16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114839" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865340v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00921-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0e84-g907" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178204v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381063v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Viano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0856-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589522v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544249v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504771v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Frigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1474-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Newson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Galerne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150558v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2601267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dellinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2323552" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915853v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2405414" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0640-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desolneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718612v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733853v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525994v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevskii" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355070v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0312-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F653B2B59EBE3D9CFAEBDB7317B259A4B17EB42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407796v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437885v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobolevskii" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362834v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090772708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lisani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Petro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-007-0001-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL2GQ0DK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.884951" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-9176-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46VZS1Z0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.860328" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000035178.72139.2d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDNH5W4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147707v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613622v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_48" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip42928.2021.9506799" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494123v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092930" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280818v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351429" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPhot.2013.6528309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_37" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458685v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952699v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pierret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tosel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Chapel Laetitia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564173v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733538v4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070682v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>