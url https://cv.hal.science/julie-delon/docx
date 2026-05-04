--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Delon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User's Guide to Sampling Strategies for Sliced Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932591v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein-like Distances in the Gaussian Mixture Models Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Analysis of the Generic Framework for the Structured Abstraction of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bouza Heguerte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2024.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeOldify: A Review and Implementation of an Automatic Colorization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.347-368. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Wasserstein barycenters between probability measures living on different subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein Distances between Gaussian Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2022.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197398v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Distances, Geodesics and Barycenters of Merge Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the HDR+ Burst Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.142-169. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2021.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on patch aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865340v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle aléatoire pour le grain photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/0e84-g907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wasserstein-type distance in the space of Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.936-970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1301047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178204v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the FFDNet Image Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2019.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT-AID: BOOSTING SIFT WITH AN AFFINE INVARIANT DESCRIPTOR BASED ON CONVOLUTIONAL NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://doi.org/10.1109/ICIP.2019.8803425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNLp : Mixing Non-Local and TV-Lp methods to remove impulse noise from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Viano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0856-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Affine Invariant Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.251-281. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2018.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering the Space of Tilts: Application to affine invariant image comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1230--1267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Mixture Models For Unsupervised Image Denoising (HDMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Style Transfer by Consistent Adaptive Patch Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Film Grain Model for Resolution-Independent Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the second order spatiochromatic structure of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Driven Tonal Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2601267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150558v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIGI: a Patch-based Approach to Remove Impulse-Gaussian Noise from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.130-154. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Film Grain Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: A SIFT-LIKE ALGORITHM FOR SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.453-466. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2323552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Illuminants From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp. 1944 - 1955. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2405414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Characterization in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-013-0640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.1140-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing impulse or mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp. 1140-1174. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best algorithms for HDR image generation. A study of performance bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120891952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for transport problems with concave costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.801-827. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110823304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525994v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collaboration of grouping laws in vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (5-6), pp.266-283. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Invariant Texture Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (3), pp.Pages 382 - 403. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0312-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of flicker-like effects in image sequences through local contrast correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.703--734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for concave transport costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (2), pp.901-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437885v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transport optimization for Monge costs on the circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (7), pp.2239. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090772708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic color palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Baseline Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (3), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-007-0001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non parametric approach for histogram segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), p. 253-261. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2006.884951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.91-119. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-9176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie and video scale-time equalization application to flicker reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.860328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000035178.72139.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de point fixe pour calculer des barycentres robustes entre mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport between GMM for multiscale texture synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Calatroni; Marco Donatelli; Serena Morigi; Marco Prato; Giuseppe Rodriguez; Matteo Santacesaria, May 2023, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Plug-and-Play profond pour la restauration de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal entre GMM pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of repeated objects in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip42928.2021.9506799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156259v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastDVDnet: Towards Real-Time Video Denoising Without Explicit Motion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-assisted coverings in the space of tilts: best affine invariant performances with the speed of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDnet : Un réseau profond rapide pour le débruitage vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDNET: A FAST NETWORK FOR DEEP VIDEO DENOISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Physically Realistic Film Grain Model, and a Gaussian Film Grain Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th Conference on Scale Space and Variational Methods in Computer Vision SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering en haute dimension pour le débruitage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for the structured abstraction of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive - NPAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection between multi-sensor high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and Match: Example-based Adaptive Patch Sampling for Unsupervised Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes principales spatio-chromatiques des images naturelles couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion driven tonal stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation tonale de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection for High Resolution Satellite Images, based on SIFT descriptors and an a Contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection for high resolution satellite images, based on SIFT algorithm and a contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Automatique d’Illuminants Multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes optimaux pour la génération d’images HDR. Une étude des bornes de performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous HDR image reconstruction and denoising for dynamic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cambridge, MA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPhot.2013.6528309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Color and Geometry for Local Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: a SIFT-like algorithm for applications on SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminant Estimation From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision - ECCV 2012. Workshops and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Firenze, Italy. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33868-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate and Contrast Invariant Junction Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for random-valued impulse noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural High-resolution Satellite Image Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC VII Symposium - 100 Years ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blotches detection for film restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Buades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China. pp.3317-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Priors for Image denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertalmío, Marcelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denoising of Photographic Images and Video: Fundamentals, Open Challenges and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-96029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for convolutional neural network-based video denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11151694B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20200151854. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Raw Images With Noise Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20190355098. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE QUANTIFICATION DE L’EVOLUTION DE PATHOLOGIES IMPLIQUANT DES CHANGEMENTS DE VOLUMES DE CORPS, NOTAMMENT DE TUMEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa D. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010136584 A1. EA:Br-Midway. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching for Applied Mathematicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Optimal Transport Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapel Chapel Laetitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Barycenters of Persistence Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling and Resolution-Free Rendering of Film Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-weight perfect matching for non-intrinsic distances on the line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the digital camera acquisition process and statistical modeling of the sensor raw data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733538v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1746, 2005, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach to hierarchical clustering validity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5318, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Delon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-025-00669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User's Guide to Sampling Strategies for Sliced Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932591v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Analysis of the Generic Framework for the Structured Abstraction of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bouza Heguerte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2024.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein-like Distances in the Gaussian Mixture Models Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeOldify: A Review and Implementation of an Automatic Colorization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.347-368. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Wasserstein barycenters between probability measures living on different subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein Distances between Gaussian Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2022.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197398v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the HDR+ Burst Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.142-169. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2021.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Distances, Geodesics and Barycenters of Merge Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle aléatoire pour le grain photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/0e84-g907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on patch aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865340v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wasserstein-type distance in the space of Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.936-970. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1301047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178204v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT-AID: BOOSTING SIFT WITH AN AFFINE INVARIANT DESCRIPTOR BASED ON CONVOLUTIONAL NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://doi.org/10.1109/ICIP.2019.8803425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the FFDNet Image Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2019.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering the Space of Tilts: Application to affine invariant image comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1230--1267. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Mixture Models For Unsupervised Image Denoising (HDMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Affine Invariant Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.251-281. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2018.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Style Transfer by Consistent Adaptive Patch Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNLp : Mixing Non-Local and TV-Lp methods to remove impulse noise from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Viano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0856-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Film Grain Model for Resolution-Independent Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Driven Tonal Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2601267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150558v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the second order spatiochromatic structure of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIGI: a Patch-based Approach to Remove Impulse-Gaussian Noise from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.130-154. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Film Grain Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: A SIFT-LIKE ALGORITHM FOR SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.453-466. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2323552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Illuminants From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp. 1944 - 1955. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2405414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Characterization in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-013-0640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.1140-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing impulse or mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp. 1140-1174. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best algorithms for HDR image generation. A study of performance bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120891952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collaboration of grouping laws in vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (5-6), pp.266-283. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for transport problems with concave costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.801-827. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110823304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525994v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillonnage et mathématiques des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/wgx4-6s51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Invariant Texture Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (3), pp.Pages 382 - 403. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0312-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of flicker-like effects in image sequences through local contrast correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.703--734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transport optimization for Monge costs on the circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (7), pp.2239. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090772708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for concave transport costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (2), pp.901-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437885v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non parametric approach for histogram segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), p. 253-261. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2006.884951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Baseline Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (3), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-007-0001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.91-119. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-9176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic color palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie and video scale-time equalization application to flicker reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.860328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000035178.72139.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de point fixe pour calculer des barycentres robustes entre mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport between GMM for multiscale texture synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Calatroni; Marco Donatelli; Serena Morigi; Marco Prato; Giuseppe Rodriguez; Matteo Santacesaria, May 2023, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal entre GMM pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Plug-and-Play profond pour la restauration de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of repeated objects in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip42928.2021.9506799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastDVDnet: Towards Real-Time Video Denoising Without Explicit Motion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156259v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-assisted coverings in the space of tilts: best affine invariant performances with the speed of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDnet : Un réseau profond rapide pour le débruitage vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDNET: A FAST NETWORK FOR DEEP VIDEO DENOISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering en haute dimension pour le débruitage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Physically Realistic Film Grain Model, and a Gaussian Film Grain Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th Conference on Scale Space and Variational Methods in Computer Vision SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for the structured abstraction of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive - NPAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection between multi-sensor high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and Match: Example-based Adaptive Patch Sampling for Unsupervised Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes principales spatio-chromatiques des images naturelles couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion driven tonal stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation tonale de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection for high resolution satellite images, based on SIFT algorithm and a contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection for High Resolution Satellite Images, based on SIFT descriptors and an a Contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes optimaux pour la génération d’images HDR. Une étude des bornes de performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Automatique d’Illuminants Multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous HDR image reconstruction and denoising for dynamic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cambridge, MA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPhot.2013.6528309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: a SIFT-like algorithm for applications on SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminant Estimation From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision - ECCV 2012. Workshops and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Firenze, Italy. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33868-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate and Contrast Invariant Junction Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for random-valued impulse noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Color and Geometry for Local Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural High-resolution Satellite Image Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC VII Symposium - 100 Years ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blotches detection for film restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Buades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China. pp.3317-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Priors for Image denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertalmío, Marcelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denoising of Photographic Images and Video: Fundamentals, Open Challenges and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-96029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for convolutional neural network-based video denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11151694B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20200151854. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Raw Images With Noise Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20190355098. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE QUANTIFICATION DE L’EVOLUTION DE PATHOLOGIES IMPLIQUANT DES CHANGEMENTS DE VOLUMES DE CORPS, NOTAMMENT DE TUMEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa D. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010136584 A1. EA:Br-Midway. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching for Applied Mathematicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Optimal Transport Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapel Chapel Laetitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Barycenters of Persistence Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling and Resolution-Free Rendering of Film Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-weight perfect matching for non-intrinsic distances on the line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the digital camera acquisition process and statistical modeling of the sensor raw data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733538v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1746, 2005, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach to hierarchical clustering validity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5318, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932591v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Sisouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salmona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bouza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Dizier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197398v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2022.16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114839" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865340v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00921-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0e84-g907" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178204v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381063v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Viano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0856-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589522v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544249v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504771v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Frigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1474-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Newson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Galerne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150558v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2601267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dellinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2323552" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915853v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2405414" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0640-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desolneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718612v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733853v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525994v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevskii" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.12.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355070v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0312-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F653B2B59EBE3D9CFAEBDB7317B259A4B17EB42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407796v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437885v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobolevskii" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362834v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090772708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lisani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Petro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-007-0001-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL2GQ0DK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.884951" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-9176-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46VZS1Z0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.860328" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000035178.72139.2d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDNH5W4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147707v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613622v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_48" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip42928.2021.9506799" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147604v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494123v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092930" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433616v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280818v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351429" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054870v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPhot.2013.6528309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_37" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458685v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952699v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906856v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pierret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tosel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Chapel Laetitia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564173v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733538v4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070682v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-025-00669-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932591v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Sisouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salmona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bouza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Dizier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197398v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2022.16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114839" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0e84-g907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865340v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00921-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178204v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.231" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589522v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140509" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544249v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504771v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Frigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1474-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381063v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Viano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0856-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Newson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Galerne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150558v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2601267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mazin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dellinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2323552" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915853v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2405414" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0640-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desolneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718612v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733853v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891952" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.12.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525994v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevskii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/wgx4-6s51" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355070v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0312-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F653B2B59EBE3D9CFAEBDB7317B259A4B17EB42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407796v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362834v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090772708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437885v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobolevskii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lisani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Petro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.884951" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-007-0001-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL2GQ0DK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-9176-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46VZS1Z0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.860328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000035178.72139.2d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDNH5W4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147707v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613622v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_48" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip42928.2021.9506799" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147604v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494123v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280818v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351429" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256950v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPhot.2013.6528309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_37" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458685v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905554v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pierret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tosel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Chapel Laetitia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564173v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733538v4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>