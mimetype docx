--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Delon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-025-00669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User's Guide to Sampling Strategies for Sliced Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932591v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Analysis of the Generic Framework for the Structured Abstraction of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bouza Heguerte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2024.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein-like Distances in the Gaussian Mixture Models Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeOldify: A Review and Implementation of an Automatic Colorization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.347-368. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Wasserstein barycenters between probability measures living on different subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein Distances between Gaussian Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (4), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2022.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197398v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the HDR+ Burst Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.142-169. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2021.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Distances, Geodesics and Barycenters of Merge Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle aléatoire pour le grain photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/0e84-g907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on patch aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865340v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wasserstein-type distance in the space of Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.936-970. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1301047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178204v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT-AID: BOOSTING SIFT WITH AN AFFINE INVARIANT DESCRIPTOR BASED ON CONVOLUTIONAL NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://doi.org/10.1109/ICIP.2019.8803425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the FFDNet Image Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2019.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering the Space of Tilts: Application to affine invariant image comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1230--1267. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Mixture Models For Unsupervised Image Denoising (HDMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Affine Invariant Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.251-281. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2018.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Style Transfer by Consistent Adaptive Patch Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNLp : Mixing Non-Local and TV-Lp methods to remove impulse noise from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Viano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0856-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Film Grain Model for Resolution-Independent Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Driven Tonal Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2601267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150558v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the second order spatiochromatic structure of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIGI: a Patch-based Approach to Remove Impulse-Gaussian Noise from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.130-154. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Film Grain Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: A SIFT-LIKE ALGORITHM FOR SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.453-466. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2323552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Illuminants From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp. 1944 - 1955. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2405414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Characterization in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-013-0640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.1140-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing impulse or mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp. 1140-1174. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best algorithms for HDR image generation. A study of performance bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120891952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collaboration of grouping laws in vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (5-6), pp.266-283. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for transport problems with concave costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.801-827. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110823304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525994v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillonnage et mathématiques des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/wgx4-6s51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Invariant Texture Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (3), pp.Pages 382 - 403. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0312-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of flicker-like effects in image sequences through local contrast correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.703--734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transport optimization for Monge costs on the circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (7), pp.2239. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090772708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for concave transport costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (2), pp.901-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437885v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non parametric approach for histogram segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), p. 253-261. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2006.884951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Baseline Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (3), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-007-0001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.91-119. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-9176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic color palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie and video scale-time equalization application to flicker reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.860328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000035178.72139.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de point fixe pour calculer des barycentres robustes entre mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport between GMM for multiscale texture synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Calatroni; Marco Donatelli; Serena Morigi; Marco Prato; Giuseppe Rodriguez; Matteo Santacesaria, May 2023, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal entre GMM pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Plug-and-Play profond pour la restauration de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of repeated objects in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip42928.2021.9506799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastDVDnet: Towards Real-Time Video Denoising Without Explicit Motion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156259v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-assisted coverings in the space of tilts: best affine invariant performances with the speed of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDnet : Un réseau profond rapide pour le débruitage vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDNET: A FAST NETWORK FOR DEEP VIDEO DENOISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering en haute dimension pour le débruitage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Physically Realistic Film Grain Model, and a Gaussian Film Grain Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th Conference on Scale Space and Variational Methods in Computer Vision SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for the structured abstraction of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive - NPAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection between multi-sensor high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and Match: Example-based Adaptive Patch Sampling for Unsupervised Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes principales spatio-chromatiques des images naturelles couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion driven tonal stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation tonale de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection for high resolution satellite images, based on SIFT algorithm and a contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection for High Resolution Satellite Images, based on SIFT descriptors and an a Contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes optimaux pour la génération d’images HDR. Une étude des bornes de performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Automatique d’Illuminants Multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous HDR image reconstruction and denoising for dynamic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cambridge, MA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPhot.2013.6528309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: a SIFT-like algorithm for applications on SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminant Estimation From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision - ECCV 2012. Workshops and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Firenze, Italy. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33868-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate and Contrast Invariant Junction Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for random-valued impulse noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Color and Geometry for Local Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural High-resolution Satellite Image Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC VII Symposium - 100 Years ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blotches detection for film restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Buades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China. pp.3317-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Priors for Image denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertalmío, Marcelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denoising of Photographic Images and Video: Fundamentals, Open Challenges and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-96029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for convolutional neural network-based video denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11151694B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20200151854. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Raw Images With Noise Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20190355098. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE QUANTIFICATION DE L’EVOLUTION DE PATHOLOGIES IMPLIQUANT DES CHANGEMENTS DE VOLUMES DE CORPS, NOTAMMENT DE TUMEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa D. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010136584 A1. EA:Br-Midway. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching for Applied Mathematicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Optimal Transport Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapel Chapel Laetitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Barycenters of Persistence Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling and Resolution-Free Rendering of Film Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-weight perfect matching for non-intrinsic distances on the line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the digital camera acquisition process and statistical modeling of the sensor raw data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733538v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1746, 2005, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach to hierarchical clustering validity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5318, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Delon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-025-00669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Barycenters of Persistence Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32 (4), pp.3016-3023. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2026.3657210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User's Guide to Sampling Strategies for Sliced Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keanu Sisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932591v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brief Analysis of the Generic Framework for the Structured Abstraction of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bouza Heguerte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2024.495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein-like Distances in the Gaussian Mixture Models Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeOldify: A Review and Implementation of an Automatic Colorization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.347-368. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2022.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Wasserstein barycenters between probability measures living on different subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromov-Wasserstein Distances between Gaussian Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (4), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2022.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197398v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Distances, Geodesics and Barycenters of Merge Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tierny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the HDR+ Burst Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.142-169. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2021.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified view on patch aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00921-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865340v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle aléatoire pour le grain photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/0e84-g907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wasserstein-type distance in the space of Gaussian Mixture Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.936-970. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1301047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178204v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT-AID: BOOSTING SIFT WITH AN AFFINE INVARIANT DESCRIPTOR BASED ON CONVOLUTIONAL NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://doi.org/10.1109/ICIP.2019.8803425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis and Implementation of the FFDNet Image Denoising Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2019.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Affine Invariant Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.251-281. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2018.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covering the Space of Tilts: Application to affine invariant image comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (2), pp.1230--1267. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1140509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Dimensional Mixture Models For Unsupervised Image Denoising (HDMI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544249v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Style Transfer by Consistent Adaptive Patch Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1474-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504771v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNLp : Mixing Non-Local and TV-Lp methods to remove impulse noise from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Viano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0856-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381063v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Film Grain Model for Resolution-Independent Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the second order spatiochromatic structure of natural images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Driven Tonal Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2016.2601267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150558v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIGI: a Patch-based Approach to Remove Impulse-Gaussian Noise from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.130-154. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Film Grain Rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: A SIFT-LIKE ALGORITHM FOR SAR IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (1), pp.453-466. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2323552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Illuminants From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp. 1944 - 1955. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2405414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915853v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Junction Detection and Characterization in Natural Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-013-0640-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.1140-1174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for removing impulse or mixed Gaussian-impulse noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp. 1140-1174. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2016.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best algorithms for HDR image generation. A study of performance bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120891952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collaboration of grouping laws in vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106 (5-6), pp.266-283. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphysparis.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for transport problems with concave costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (2), pp.801-827. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110823304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525994v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papillonnage et mathématiques des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/wgx4-6s51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation Distances on the Circle and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (147), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0284-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact-free color and contrast modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (11), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2142318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based Invariant Texture Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (3), pp.Pages 382 - 403. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-009-0312-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355070v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of flicker-like effects in image sequences through local contrast correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.703--734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407796v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast transport optimization for Monge costs on the circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (7), pp.2239. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090772708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local matching indicators for concave transport costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sobolevskii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (2), pp.901-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437885v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Approach to the Matching of Local Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/090751359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168285v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Baseline Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (3), pp.209-223. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-007-0001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non parametric approach for histogram segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (1), p. 253-261. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2006.884951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.91-119. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-9176-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic color palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Lisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belen Petro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movie and video scale-time equalization application to flicker reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2005.860328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midway Image Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.119-134. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000035178.72139.2d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de point fixe pour calculer des barycentres robustes entre mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Gozlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relation between Rectified Flows and Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Hertrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2025 - 39th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport between GMM for multiscale texture synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Calatroni; Marco Donatelli; Serena Morigi; Marco Prato; Giuseppe Rodriguez; Matteo Santacesaria, May 2023, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A priori Plug-and-Play profond pour la restauration de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal entre GMM pour la synthèse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque GRETSI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of repeated objects in images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip42928.2021.9506799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust estimation of local affine maps and its applications to image matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Colorado, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV45572.2020.9093646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156259v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastDVDnet: Towards Real-Time Video Denoising Without Explicit Motion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNN-assisted coverings in the space of tilts: best affine invariant performances with the speed of CNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Grompone von Gioi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDnet : Un réseau profond rapide pour le débruitage vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVDNET: A FAST NETWORK FOR DEEP VIDEO DENOISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Physically Realistic Film Grain Model, and a Gaussian Film Grain Synthesis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th Conference on Scale Space and Variational Methods in Computer Vision SSVM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering en haute dimension pour le débruitage d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic framework for the structured abstraction of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive - NPAR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised change detection between multi-sensor high resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and Match: Example-based Adaptive Patch Sampling for Unsupervised Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes principales spatio-chromatiques des images naturelles couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Provenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion driven tonal stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation tonale de vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriel Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection for High Resolution Satellite Images, based on SIFT descriptors and an a Contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection for high resolution satellite images, based on SIFT algorithm and a contrario approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Automatique d’Illuminants Multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes optimaux pour la génération d’images HDR. Une étude des bornes de performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous HDR image reconstruction and denoising for dynamic scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cambridge, MA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPhot.2013.6528309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR-SIFT: a SIFT-like algorithm for applications on SAR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accurate and Contrast Invariant Junction Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminant Estimation From Projections on the Planckian Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision - ECCV 2012. Workshops and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Firenze, Italy. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33868-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patch-based approach for random-valued impulse noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desolneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Color and Geometry for Local Image Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernot Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC: a robust algorithm for the recognition of multiple objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on 3D Data Processing, Visualization and Transmission (3DPTV 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466487v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural High-resolution Satellite Image Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gui-Song Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS TC VII Symposium - 100 Years ISPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria. pp.298-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAC-RANSAC : reconnaissance automatique d'objets multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010, Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blotches detection for film restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Buades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China. pp.3317-3320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Earth Mover's Distance for the comparison of local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 19th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Priors for Image denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertalmío, Marcelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denoising of Photographic Images and Video: Fundamentals, Open Challenges and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-96029-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and apparatus for convolutional neural network-based video denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11151694B2. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20200151854. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Denoising of Raw Images With Noise Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20190355098. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE QUANTIFICATION DE L’EVOLUTION DE PATHOLOGIES IMPLIQUANT DES CHANGEMENTS DE VOLUMES DE CORPS, NOTAMMENT DE TUMEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa D. Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2010136584 A1. EA:Br-Midway. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Batch Optimal Transport Plans and Consequences for Flow Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimia Nadjahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching for Applied Mathematicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Tosel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliced Optimal Transport Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapel Chapel Laetitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable Expectation-Maximisation and Applications to Gaussian Mixture Model Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Modeling and Resolution-Free Rendering of Film Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-weight perfect matching for non-intrinsic distances on the line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Sobolevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564173v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the digital camera acquisition process and statistical modeling of the sensor raw data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733538v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified framework for detecting groups and application to shape recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1746, 2005, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a contrario approach to hierarchical clustering validity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5318, INRIA. 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-025-00669-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932591v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Sisouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salmona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bouza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.403" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Dizier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197398v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2022.16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.336" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114839" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0e84-g907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865340v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00921-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178204v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.231" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589522v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140509" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544249v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504771v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Frigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1474-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381063v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Viano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0856-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Newson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Galerne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150558v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2601267" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mazin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.140" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dellinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2323552" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915853v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2405414" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0640-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desolneux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718612v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733853v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891952" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.12.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525994v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevskii" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/wgx4-6s51" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355070v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0312-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F653B2B59EBE3D9CFAEBDB7317B259A4B17EB42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407796v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362834v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090772708" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437885v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobolevskii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lisani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Petro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.884951" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-007-0001-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL2GQ0DK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-9176-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46VZS1Z0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.860328" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000035178.72139.2d" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDNH5W4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147707v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613622v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_48" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip42928.2021.9506799" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147604v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711999v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494123v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092930" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280818v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351429" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256950v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433603v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPhot.2013.6528309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_37" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458685v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906856v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905555v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905554v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pierret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tosel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196763v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Chapel Laetitia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564173v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733538v4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000360v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-025-00669-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keanu Sisouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2026.3657210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932591v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Faraj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bouza Heguerte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salmona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bouza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Gozlan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Dizier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197398v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2022.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114839" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.336" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865340v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00921-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0e84-g907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178204v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1301047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016010v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.231" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.225" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589522v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544249v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504771v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel Frigo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1474-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381063v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Viano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0856-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Newson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Galerne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150558v5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2601267" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dellinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2323552" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915853v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2405414" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-013-0640-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desolneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718612v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733853v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2011.12.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525994v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevskii" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110823304" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/wgx4-6s51" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399832v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0284-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505966v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2142318" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355070v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0312-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F653B2B59EBE3D9CFAEBDB7317B259A4B17EB42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407796v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362834v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090772708" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437885v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobolevskii" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168285v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090751359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269064v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-007-0001-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WL2GQ0DK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Lisani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Petro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2006.884951" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-9176-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46VZS1Z0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2005.860328" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000035178.72139.2d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDNH5W4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Gozlan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613622v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Facq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_48" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip42928.2021.9506799" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156259v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV45572.2020.9093646" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191245" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494123v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587259v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092930" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280818v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351429" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433603v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433606v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054870v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPhot.2013.6528309" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286380v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743490v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_37" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466487v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458685v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761372" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905554v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D. Angelini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mandonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bo&#239;t&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Nadjahi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Pierret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Tosel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196763v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapel Chapel Laetitia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235041v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358392v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564173v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sobolevski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070320v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733538v4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>