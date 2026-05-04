--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -753,73 +753,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Accounting and Finance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Portsmouth (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Dijon, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548785v1</w:t>
+                <w:t xml:space="preserve">hal-04891052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Sustainability Reporting a new role for Management Accountants? A legitimation perspective</w:t>
               </w:r>
@@ -835,73 +835,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Dijon, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">British Accounting and Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Portsmouth (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891052v1</w:t>
+                <w:t xml:space="preserve">hal-04548785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Sustainability Reporting a new role for Management Accountants? A legitimation perspective</w:t>
               </w:r>
@@ -1416,191 +1416,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do management control systems affect the legitimacy of management accountants ?</w:t>
+                <w:t xml:space="preserve">Management Control Systems and management accountants’ legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaire Célia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Maastricht, France</w:t>
+              <w:t xml:space="preserve">4th annual workshop on Strong Structuration Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522190v1</w:t>
+                <w:t xml:space="preserve">hal-03522102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management Control Systems and management accountants’ legitimacy</w:t>
+                <w:t xml:space="preserve">How do management control systems affect the legitimacy of management accountants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaire Célia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th annual workshop on Strong Structuration Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, dublin, France</w:t>
+              <w:t xml:space="preserve">39 th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Maastricht, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522102v1</w:t>
+                <w:t xml:space="preserve">hal-03522190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la légitimité organisationnelle à la légitimité individuelle, le cas particulier du contrôleur de la gestion publique</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05517748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legalais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Molinari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jaar-04-2024-0158" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.242.0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire C&#233;lia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03562348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05517748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legalais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Molinari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jaar-04-2024-0158" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.041.0046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.242.0037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03521945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire C&#233;lia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03562348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03522114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00997829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>