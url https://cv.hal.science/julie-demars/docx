--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -234,157 +234,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
+                <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demars</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228548v1</w:t>
+                <w:t xml:space="preserve">hal-05117608v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
               </w:r>
@@ -498,156 +497,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia E Eynard</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Durante</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117608v4</w:t>
+                <w:t xml:space="preserve">hal-05228548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
               </w:r>
@@ -767,103 +767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t>
@@ -895,429 +895,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of DNA methylation signatures through the lens of genomic imprinting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+                <w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Jacomet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Safia Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-52114-3⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453257v1</w:t>
+                <w:t xml:space="preserve">hal-04528954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-efficient assignment panel for ducks. Setup of a cost-efficient assignment panel for duck populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brard-Fudulea</w:t>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azélie Hazard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542880v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+                <w:t xml:space="preserve">Detection of DNA methylation signatures through the lens of genomic imprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Eva Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Saci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00123.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52114-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528954v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
               </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,503 +1565,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Imprinting in the New Omics Era: A Model for Systems-Level Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From the comparative study of a circRNA originating from an mammalian ATXN2L intron to understanding the genesis of intron lariat-derived circRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.838534⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1865 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2022.194815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665714v1</w:t>
+                <w:t xml:space="preserve">hal-03664418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the comparative study of a circRNA originating from an mammalian ATXN2L intron to understanding the genesis of intron lariat-derived circRNAs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rabbit targeted genomic sequences after heterologous hybridization using human exome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2022.194815⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-022-06162-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664418v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit targeted genomic sequences after heterologous hybridization using human exome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genome-wide epistatic network underlies the molecular architecture of continuous color variation of body extremities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-022-06162-5⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770192v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide epistatic network underlies the molecular architecture of continuous color variation of body extremities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genomic Imprinting in the New Omics Era: A Model for Systems-Level Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 114 (3), 13 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 9p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.838534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665709v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome analysis in local breeds: A case study on Olkuska sheep</w:t>
               </w:r>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drobik-Czwarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojciechowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2181,64 +2181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis Reveals Production of Circular RNAs from Non-Coding Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Melanophilin (MLPH) Gene Affecting Coat Color Dilution in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variants within the second intron of the KCNQ1 gene effect CTCF binding and confer a risk of Beckwith-Wiedemann syndrome upon maternal transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansur Ennuri Shmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,51 +2830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,90 +2938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3098,402 +3098,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive genome-wide scan for parent-of-origin expressed genes in the pig clarifies the conservation landscape of genomic imprinting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Détection de QTL de résistance à la Pasteurellose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Debbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valencia Genomic Imprinting Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Valencia, Nov 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382814v1</w:t>
+                <w:t xml:space="preserve">hal-05075112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering parental differentially methylated regions in the pigs - evolutionary and molecular mechanisms shaping genomic imprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomic Imprinting – from Biology to Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wellcome Genome Campus, Mar 2025, Cambridge (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL de résistance à la Pasteurellose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">A comprehensive genome-wide scan for parent-of-origin expressed genes in the pig clarifies the conservation landscape of genomic imprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t>
+              <w:t xml:space="preserve">Valencia Genomic Imprinting Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Valencia, Nov 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075112v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOMIC REGIONS ASSOCIATED WITH THE COMPOSITION OF THE RABBIT CAECAL MICROBIOTA</w:t>
               </w:r>
@@ -3518,64 +3518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Graverand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t>
@@ -3598,402 +3598,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
+                <w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t>
+              <w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646187v1</w:t>
+                <w:t xml:space="preserve">hal-04669286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669286v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Graverand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197555v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
               </w:r>
@@ -4098,700 +4098,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
+                <w:t xml:space="preserve">Targeting the pig imprintome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agriculture (AGBT-Ag)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616157v1</w:t>
+                <w:t xml:space="preserve">hal-04099166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the pig imprintome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+                <w:t xml:space="preserve">Avancées et perspectives ouvertes en épigénétique animale grâce à SeqOccIn.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agriculture (AGBT-Ag)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099166v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574488v1</w:t>
+                <w:t xml:space="preserve">hal-03797557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées et perspectives ouvertes en épigénétique animale grâce à SeqOccIn.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129124v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797557v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lariat-derived circRNA from ATXN2L: an outstanding circRNA in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4842,90 +4842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous hybridization using the human exome - a molecular tool to target and identify major genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -4954,90 +4954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular architecture of the coat colour variability in a European rabbit population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t>
@@ -5204,90 +5204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both Oligogenic Determinism And Epistatic Interactions Account For The Molecular Architecture Of Coat Colour Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5342,51 +5342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5562,51 +5562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phasing haplotypes in rabbit using long reads technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plateforme GetPlage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5631,51 +5631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5683,51 +5683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
@@ -5756,51 +5756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MLPH expression is decreased in rabbits owning a dilution of coat colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6153,1836 +6153,1836 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d'épi-génotypage haut-débit par capture ciblée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cross-Species Predictions of Chromatin Annotations using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnadieu Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Computational Biology 2025 (ECCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool United Kingdom, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421501v1</w:t>
+                <w:t xml:space="preserve">hal-05161584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAPS for Multimodal Epigenomic Profiling in Livestock A Comparison with ONT, WGBS, and EM-Seq</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genome-wide characterization of parent-of-origin expression in piglets targets novel imprinted genes involved in neurodevelopmental and fetal growth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and animal genome conference 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego, United States. 2025</w:t>
+              <w:t xml:space="preserve">Wellcome connecting science : Genomic Imprinting – from Biology to Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cambridge (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911060v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide characterization of parent-of-origin expression in piglets targets novel imprinted genes involved in neurodevelopmental and fetal growth functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome connecting science : Genomic Imprinting – from Biology to Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Cambridge (England), United Kingdom</w:t>
+              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223014v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Species Predictions of Chromatin Annotations using Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">TAPS for Multimodal Epigenomic Profiling in Livestock A Comparison with ONT, WGBS, and EM-Seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnadieu Cécile</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology 2025 (ECCB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant and animal genome conference 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161584v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Outil d'épi-génotypage haut-débit par capture ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572370921303193E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163312v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of capture Methyl-seq technology and molecular tool to highlight imprinted loci</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">London Calling 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608736v1</w:t>
+                <w:t xml:space="preserve">hal-04638952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of capture Methyl-seq technology and molecular tool to highlight imprinted loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the pig imprintome with EM-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology - Agricultural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">2024 Environnemental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608739v1</w:t>
+                <w:t xml:space="preserve">hal-04668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species use of neural networks to improve pig genome annotation -a proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Prioritize Regulating Variants in a Quantitative Trait Locus (QTL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438536v1</w:t>
+                <w:t xml:space="preserve">hal-04611835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the pig imprintome with EM-seq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Combination of capture Methyl-seq technology and molecular tool to highlight imprinted loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Environnemental and Agronomical Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology - Agricultural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668372v1</w:t>
+                <w:t xml:space="preserve">hal-04608739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritize Regulating Variants in a Quantitative Trait Locus (QTL)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Cross-species use of neural networks to improve pig genome annotation -a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611835v1</w:t>
+                <w:t xml:space="preserve">hal-04438536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic imprinting in livestock species -Challenges of long reads sequencing from ONT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vandecasteele</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Calling 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638952v1</w:t>
+                <w:t xml:space="preserve">hal-04566188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic imprinting in livestock species -Challenges of long reads sequencing from ONT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combination of capture Methyl-seq technology and molecular tool to highlight imprinted loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States. 2024</w:t>
+              <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566188v1</w:t>
+                <w:t xml:space="preserve">hal-04608736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the imprinting status of porcine loci , preliminary results</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197807v1</w:t>
+                <w:t xml:space="preserve">hal-04590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the imprinting status of porcine loci , preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590691v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioinformatics pipeline to detect imprinting from methyl-seq trio data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomic Imprinting - from Biology to Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hinxton, United Kingdom</w:t>
@@ -8011,77 +8011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se passer des cages individuelles en sélection expérimentale avicole : exemple du canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard‐fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8136,77 +8136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une carte de l'imprintome porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,90 +8261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of annotations (reference genome and parent gene) for the study of circRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8382,51 +8382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gènes de coloration et leurs interactions, le modèle lapin Himalayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8451,51 +8451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du rationnement alimentaire sur le phénotype Himalayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 12 th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, The Netherlands, Netherlands. Wageningen Academic Publishers; Brill, 2025, 978-90-8686-940-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8865,51 +8865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Oczkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tycko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8975,77 +8975,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Empreinte génomique parentale chez les animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Jammes; Pierre Boudry; Stéphane Maury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigénétique. Mécanismes moléculaires, biologie du développement et réponses à l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9128,64 +9128,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire Agri Sud-Ouest Innovation - Repenser l'élevage moderne ? Le rôle de l'épigénome face aux défis actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9235,51 +9235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et industrialisation d'un outil de génotypage adapté à la filière porcine et fondé sur l’utilisation des données issues du séquençage du génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9297,64 +9297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le Deep-learning prédit l'impact d'une mutation sur l'expression d'un gène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bonnery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9385,51 +9385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fête de la Science 2024 Graines de chercheures et chercheurs - Entrer dans l’aventure de l’ADN et de ses secrets !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9473,103 +9473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 1500 petits cochons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceval Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9741,103 +9741,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methyl-seq tool to capture genomic imprinted loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9859,103 +9859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9977,90 +9977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide epistatic network underlies the molecular architecture of continuous color variation of body extremities: a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10131,51 +10131,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une multitude de déterminismes génétiques et de mécanismes moléculaires pour comprendre les liens génome-phénome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal biology. Institut National Polytechnique (Toulouse) (Toulouse INP), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10225,51 +10225,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10384,64 +10384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10459,64 +10459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-species use of neural networks trained on human and mouse sequences to predict chromatin regulation from pig sequences for genetics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10703,51 +10703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.838534" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664418v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2022.194815" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06162-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deshayes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110361" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobieraj-Kmiecik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik-Czwarno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojciechowska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Auvinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9090430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Ennuri Shmela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Syin Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Azzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524011207040502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Debbiche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mien Maillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu C&#233;cile" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608736v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oczkowicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tycko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.1067443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05382877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Viguie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664418v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2022.194815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06162-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.838534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobieraj-Kmiecik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik-Czwarno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojciechowska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Auvinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9090430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Ennuri Shmela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Syin Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Azzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524011207040502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Debbiche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mien Maillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu C&#233;cile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oczkowicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tycko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.1067443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05382877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Viguie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>