--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -234,420 +234,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
+                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+                <w:t xml:space="preserve">María Alonso-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia E Eynard</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Durante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117608v4</w:t>
+                <w:t xml:space="preserve">hal-05227927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling transcriptome layers: the distinct and variable nature of circular RNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Alonso-García</w:t>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christa Kühn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.269. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02375-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227927v1</w:t>
+                <w:t xml:space="preserve">hal-05228548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized protocol to detect high‐throughput DNA methylation from custom targeted sequences on 96 samples simultaneously</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
+                <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demars</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228548v1</w:t>
+                <w:t xml:space="preserve">hal-05117608v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t>
               </w:r>
@@ -728,142 +728,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t>
@@ -901,103 +905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for feed efficiency in pigs altered the duodenum transcriptomic response to feed intake and its DNA methylation profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1087,51 +1091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e92. </w:t>
@@ -1169,51 +1173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of DNA methylation signatures through the lens of genomic imprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,308 +1569,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the comparative study of a circRNA originating from an mammalian ATXN2L intron to understanding the genesis of intron lariat-derived circRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rabbit targeted genomic sequences after heterologous hybridization using human exome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Robic</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2022.194815⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-022-06162-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664418v2</w:t>
+                <w:t xml:space="preserve">hal-03770192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit targeted genomic sequences after heterologous hybridization using human exome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the comparative study of a circRNA originating from an mammalian ATXN2L intron to understanding the genesis of intron lariat-derived circRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), 3 p. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1865 (4), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-022-06162-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2022.194815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770192v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide epistatic network underlies the molecular architecture of continuous color variation of body extremities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,64 +1960,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Imprinting in the New Omics Era: A Model for Systems-Level Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, 9p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2086,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drobik-Czwarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojciechowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2181,77 +2185,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis Reveals Production of Circular RNAs from Non-Coding Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (8), pp.1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2324,51 +2328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Melanophilin (MLPH) Gene Affecting Coat Color Dilution in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,51 +2540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variants within the second intron of the KCNQ1 gene effect CTCF binding and confer a risk of Beckwith-Wiedemann syndrome upon maternal transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansur Ennuri Shmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,51 +2834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,51 +2942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,3078 +3068,3147 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL de résistance à la Pasteurellose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Discovering parental differentially methylated regions in the pigs - evolutionary and molecular mechanisms shaping genomic imprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t>
+              <w:t xml:space="preserve">Genomic Imprinting – from Biology to Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wellcome Genome Campus, Mar 2025, Cambridge (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075112v1</w:t>
+                <w:t xml:space="preserve">hal-05382796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering parental differentially methylated regions in the pigs - evolutionary and molecular mechanisms shaping genomic imprinting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Détection de QTL de résistance à la Pasteurellose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Debbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomic Imprinting – from Biology to Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wellcome Genome Campus, Mar 2025, Cambridge (Angleterre), United Kingdom</w:t>
+              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382796v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive genome-wide scan for parent-of-origin expressed genes in the pig clarifies the conservation landscape of genomic imprinting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering parent-of-origin expression and methylation in the pig - evolutionary and molecular mechanisms shaping genomic imprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valencia Genomic Imprinting Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Valencia, Nov 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382814v1</w:t>
+                <w:t xml:space="preserve">hal-05620827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENOMIC REGIONS ASSOCIATED WITH THE COMPOSITION OF THE RABBIT CAECAL MICROBIOTA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+                <w:t xml:space="preserve">A comprehensive genome-wide scan for parent-of-origin expressed genes in the pig clarifies the conservation landscape of genomic imprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">Valencia Genomic Imprinting Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Valencia, Nov 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795894v1</w:t>
+                <w:t xml:space="preserve">hal-05382814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">GENOMIC REGIONS ASSOCIATED WITH THE COMPOSITION OF THE RABBIT CAECAL MICROBIOTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Graverand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Rabbit Science Association, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669286v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency correlates with the transcriptomic response to feed intake in the pig duodenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE GENOMIQUE DE LA COMPOSITION DU MICROBIOTE CAECAL DU LAPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Graverand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.146-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Gerard</w:t>
+                <w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t>
+              <w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460740v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the pig imprintome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Epigenetic biomarkers of environmental enrichment and parity in pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agriculture (AGBT-Ag)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099166v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées et perspectives ouvertes en épigénétique animale grâce à SeqOccIn.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Pitel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129124v1</w:t>
+                <w:t xml:space="preserve">hal-04574488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797557v1</w:t>
+                <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Avancées et perspectives ouvertes en épigénétique animale grâce à SeqOccIn.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574488v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616157v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lariat-derived circRNA from ATXN2L: an outstanding circRNA in pigs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeting the pig imprintome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO | EMBL Symposium: The Non-Coding Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, virtual, Germany</w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agriculture (AGBT-Ag)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445759v1</w:t>
+                <w:t xml:space="preserve">hal-04099166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous hybridization using the human exome - a molecular tool to target and identify major genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lariat-derived circRNA from ATXN2L: an outstanding circRNA in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christa Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">EMBO | EMBL Symposium: The Non-Coding Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404641v1</w:t>
+                <w:t xml:space="preserve">hal-03445759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular architecture of the coat colour variability in a European rabbit population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterologous hybridization using the human exome - a molecular tool to target and identify major genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Benitez</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404632v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspective on intergenerational transmission of characters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Deciphering the molecular architecture of the coat colour variability in a European rabbit population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162765v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Oligogenic Determinism And Epistatic Interactions Account For The Molecular Architecture Of Coat Colour Variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">New perspective on intergenerational transmission of characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO | EMBL Symposium: Systems Genetics: From Genomes to Complex Traits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">EAAP 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550450v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Both Oligogenic Determinism And Epistatic Interactions Account For The Molecular Architecture Of Coat Colour Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EMBO | EMBL Symposium: Systems Genetics: From Genomes to Complex Traits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785242v1</w:t>
+                <w:t xml:space="preserve">hal-03550450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734511v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phasing haplotypes in rabbit using long reads technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plateforme GetPlage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784960v1</w:t>
+                <w:t xml:space="preserve">hal-02734511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phasing haplotypes in rabbit using long reads technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées Plateforme GetPlage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785197v1</w:t>
+                <w:t xml:space="preserve">hal-02784960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MLPH expression is decreased in rabbits owning a dilution of coat colour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741723v1</w:t>
+                <w:t xml:space="preserve">hal-02785197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The MLPH expression is decreased in rabbits owning a dilution of coat colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Joe Utzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXIII conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603783v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mansanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXIII conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6145,1313 +6218,1313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Species Predictions of Chromatin Annotations using Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">TAPS for Multimodal Epigenomic Profiling in Livestock A Comparison with ONT, WGBS, and EM-Seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnadieu Cécile</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology 2025 (ECCB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant and animal genome conference 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161584v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide characterization of parent-of-origin expression in piglets targets novel imprinted genes involved in neurodevelopmental and fetal growth functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome connecting science : Genomic Imprinting – from Biology to Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Cambridge (England), United Kingdom</w:t>
+              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223014v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Cross-Species Predictions of Chromatin Annotations using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnadieu Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology 2025 (ECCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163312v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAPS for Multimodal Epigenomic Profiling in Livestock A Comparison with ONT, WGBS, and EM-Seq</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genome-wide characterization of parent-of-origin expression in piglets targets novel imprinted genes involved in neurodevelopmental and fetal growth functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and animal genome conference 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego, United States. 2025</w:t>
+              <w:t xml:space="preserve">Wellcome connecting science : Genomic Imprinting – from Biology to Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Cambridge (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911060v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'épi-génotypage haut-débit par capture ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Clermont-Ferrand, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572370921303193E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules Sabban</w:t>
+                <w:t xml:space="preserve">Targeting the pig imprintome with EM-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Calling 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2024 Environnemental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638952v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the pig imprintome with EM-seq</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prioritize Regulating Variants in a Quantitative Trait Locus (QTL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Environnemental and Agronomical Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Journée Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668372v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritize Regulating Variants in a Quantitative Trait Locus (QTL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémien Maillard</w:t>
+                <w:t xml:space="preserve">Combination of capture Methyl-seq technology and molecular tool to highlight imprinted loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology - Agricultural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611835v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of capture Methyl-seq technology and molecular tool to highlight imprinted loci</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+                <w:t xml:space="preserve">Cross-species use of neural networks to improve pig genome annotation -a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology - Agricultural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608739v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species use of neural networks to improve pig genome annotation -a proof of concept</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">London Calling 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438536v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic imprinting in livestock species -Challenges of long reads sequencing from ONT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7483,454 +7556,454 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Phoenix, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of capture Methyl-seq technology and molecular tool to highlight imprinted loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the imprinting status of porcine loci , preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590691v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the imprinting status of porcine loci , preliminary results</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197807v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioinformatics pipeline to detect imprinting from methyl-seq trio data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,212 +8048,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomic Imprinting - from Biology to Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se passer des cages individuelles en sélection expérimentale avicole : exemple du canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard‐fudulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Département Génétique Animale 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une carte de l'imprintome porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,448 +8298,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of annotations (reference genome and parent gene) for the study of circRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Kühn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAG 2021- virtual conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, virtual, South Africa. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gènes de coloration et leurs interactions, le modèle lapin Himalayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du rationnement alimentaire sur le phénotype Himalayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of QTL affecting resistance to nematodes in Sheep identified in a Back-Cross design in a pure breed population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Society of Animal Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8676,146 +8749,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of body weight and length of Large White piglets and relationship to maternal performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 12 th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, The Netherlands, Netherlands. Wageningen Academic Publishers; Brill, 2025, 978-90-8686-940-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8825,133 +8898,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Genomic imprinting and monoallelic gene expression mechanisms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Oczkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tycko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2022.1067443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8961,150 +9034,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Empreinte génomique parentale chez les animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Jammes; Pierre Boudry; Stéphane Maury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épigénétique. Mécanismes moléculaires, biologie du développement et réponses à l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Synthèses, 9782759237708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3770-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9114,104 +9187,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire Agri Sud-Ouest Innovation - Repenser l'élevage moderne ? Le rôle de l'épigénome face aux défis actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9221,385 +9294,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et industrialisation d'un outil de génotypage adapté à la filière porcine et fondé sur l’utilisation des données issues du séquençage du génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le Deep-learning prédit l'impact d'une mutation sur l'expression d'un gène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fête de la Science 2024 Graines de chercheures et chercheurs - Entrer dans l’aventure de l’ADN et de ses secrets !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bonnery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04803954v1</w:t>
+                <w:t xml:space="preserve">hal-04783395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fête de la Science 2024 Graines de chercheures et chercheurs - Entrer dans l’aventure de l’ADN et de ses secrets !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quand le Deep-learning prédit l'impact d'une mutation sur l'expression d'un gène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bonnery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783395v1</w:t>
+                <w:t xml:space="preserve">hal-04803954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 1500 petits cochons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceval Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9609,419 +9682,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized protocol to detect high-throughput DNA methylation from custom targeted sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methyl-seq tool to capture genomic imprinted loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonzo Lee</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04214468v1</w:t>
+                <w:t xml:space="preserve">hal-04099373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methyl-seq tool to capture genomic imprinted loci</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimized protocol to detect high-throughput DNA methylation from custom targeted sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonzo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099373v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stronger transcriptomic response to feed intake in the duodenum of pig with high feed efficiency from a divergent selection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide epistatic network underlies the molecular architecture of continuous color variation of body extremities: a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10063,51 +10136,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10117,91 +10190,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une multitude de déterminismes génétiques et de mécanismes moléculaires pour comprendre les liens génome-phénome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal biology. Institut National Polytechnique (Toulouse) (Toulouse INP), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05382877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10211,130 +10284,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Cours européen pour étudiants et éleveurs « Genetics and genomics in livestock », Beni-Mellal - INRA-M, Morocco. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10344,219 +10417,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation fonctionnelle d’une région impliquée dans la croissance et l’adiposité chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Viguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-species use of neural networks trained on human and mouse sequences to predict chromatin regulation from pig sequences for genetics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10703,51 +10776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664418v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2022.194815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06162-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.838534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobieraj-Kmiecik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik-Czwarno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojciechowska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Auvinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9090430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Ennuri Shmela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Syin Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Azzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524011207040502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Debbiche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382814v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741723v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mien Maillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu C&#233;cile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oczkowicz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tycko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.1067443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819066v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214468v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05382877v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Viguie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01031-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alonso-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa K&#252;hn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02375-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70093" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Saci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00123.2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542880v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.475" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453257v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jacomet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52114-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06162-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664418v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2022.194815" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110361" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.838534" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624726v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobieraj-Kmiecik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik-Czwarno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojciechowska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9081806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Joe Utzeri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Auvinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9090430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Ennuri Shmela" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Waheed Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Syin Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Azzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566524011207040502" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Debbiche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795894v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benitez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784960v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mien Maillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnadieu C&#233;cile" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mourad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608739v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard&#8208;fudulea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784957v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Canario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W H&#233;brard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214470v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oczkowicz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tycko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.1067443" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819066v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803954v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonnery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783440v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perceval Barrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delplace" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonzo Lee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Merlet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871672v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664083v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05382877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Viguie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711486v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>