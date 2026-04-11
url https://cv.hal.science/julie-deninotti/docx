--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -646,265 +646,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining social networks to improve suicide prevention: A scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+                <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Moulahi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnr.24404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.421-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2020.1793308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356462v1</w:t>
+                <w:t xml:space="preserve">hal-03098604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining social networks to improve suicide prevention: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (4), pp.421-435. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (4), pp.616-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2020.1793308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnr.24404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098604v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1407,64 +1407,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EABCT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1502,51 +1502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1630,51 +1630,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et ajustement psychosocial des femmes confrontées à l'infertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychologie. Université de Nîmes, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Psychologie. Nîmes Université, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023NIME0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1777,51 +1777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BB1F851"/>
+    <w:nsid w:val="11984AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2008,51 +2008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deninotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9322-3777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Derridj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NIME0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deninotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9322-3777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Derridj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NIME0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>