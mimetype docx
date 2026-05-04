--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1777,51 +1777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11984AF6"/>
+    <w:nsid w:val="69569E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>