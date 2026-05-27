--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1,1722 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1670 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Deninotti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-deninotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9322-3777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=lsAnWQIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal parental mental health and neurodevelopment in children with congenital heart disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41390-026-05051-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal maternal mental health and neurodevelopment in congenital heart disease in France: the neuro-moms CHD multicentre prospective study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Derridj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Stos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), pp.e104889. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness representations of infertility: a cross-sectional study of women with fertility challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology, Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13548506.2024.2411636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gosling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (4), pp.1132-1152. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjhp.12676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of aggressive and transgressive drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berdoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vavassori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.106404. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2021.106404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berdoulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.421-435. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02646838.2020.1793308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining social networks to improve suicide prevention: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lopez-Castroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Moulahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (4), pp.616-625. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.24404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Huberlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations cognitives et émotionnelles dans l’ajustement psychosocial à l’infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nîmes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness representations, coping strategies and psychological consequences in infertility: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berdoulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berdoulat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Congress European Association for Behavioural and Cognitive Therapies (EABCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sofia (Bulgaria), Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et ajustement psychosocial des femmes confrontées à l'infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deninotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Nîmes Université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023NIME0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04352716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1777,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69569E9F"/>
+    <w:nsid w:val="B39E1B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2008,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deninotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9322-3777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Derridj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Laux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NIME0004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deninotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9322-3777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=lsAnWQIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Calderon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Derridj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Levy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-026-05051-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Laux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Stos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104889" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03356462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04352716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NIME0004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>