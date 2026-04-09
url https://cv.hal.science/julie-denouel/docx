--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -518,196 +518,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des transformations pédagogiques numériques dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">La médiation numérique à l’épreuve de ses référentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.9429⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572253v1</w:t>
+                <w:t xml:space="preserve">hal-04307890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation numérique à l’épreuve de ses référentiels</w:t>
+                <w:t xml:space="preserve">La question des transformations pédagogiques numériques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.43-63. </w:t>
+              <w:t xml:space="preserve">Terminal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.En ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.12050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terminal.9429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307890v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance professionnelle de l’ingénierie et du conseil pédagogique dans les universités françaises. Un processus en cours, mais en tension</w:t>
               </w:r>
@@ -834,165 +834,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école, le numérique et l'autonomie des élèves</w:t>
+                <w:t xml:space="preserve">Faire, défaire, refaire famille. Usages et sociabilités numériques à l'épreuve des bifurcations biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Couples, familles et objets connectés, 3 (217), pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658476v1</w:t>
+                <w:t xml:space="preserve">hal-01714312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire, défaire, refaire famille. Usages et sociabilités numériques à l'épreuve des bifurcations biographiques</w:t>
+                <w:t xml:space="preserve">L'école, le numérique et l'autonomie des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Couples, familles et objets connectés, 3 (217), pp.31-44</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714312v1</w:t>
+                <w:t xml:space="preserve">hal-01658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique à l’épreuve de la participation numérique</w:t>
               </w:r>
@@ -1129,51 +1129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1362,726 +1362,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les politiques de formation dans l'enseignement supérieur : contexte, enjeux et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Professionnels des transformations pédagogiques dans l'enseignement supérieur : contexte, enjeux, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Bell</w:t>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthéa Chenini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Politiques de formation dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Feb 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du projet ANR PROPEDASUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jan 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509532v1</w:t>
+                <w:t xml:space="preserve">hal-05455654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnels des transformations pédagogiques dans l'enseignement supérieur : contexte, enjeux, perspectives</w:t>
+                <w:t xml:space="preserve">Penser les politiques de formation dans l'enseignement supérieur : contexte, enjeux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ladage</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Geuring</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthéa Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet ANR PROPEDASUP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jan 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">Webinaire "Politiques de formation dans l'enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Feb 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455654v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les rapports sociaux dans l'étude du numérique en éducation et formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociogenèse du dispositif de formation « ide@l », de la mise en page à la mise en œuvre dans les universités rennaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthéa Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GIS "Approches critiques et éthiques du numérique en éducation et formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS "Approches critiques et éthiques du numérique en éducation et formation", Jan 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XI e Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès de Toulouse, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934849v1</w:t>
+                <w:t xml:space="preserve">hal-05184950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociogenèse du dispositif de formation « ide@l », de la mise en page à la mise en œuvre dans les universités rennaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthéa Chenini</w:t>
+                <w:t xml:space="preserve">Les interactions entre les groupes professionnels dans les établissements d'hébergement pour personnes âgées dépendantes (EHPAD), entre coopération, tensions et ajustements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI e Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès de Toulouse, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Penser l’EHPAD comme objet, contexte et terrain de recherche : le défi du croisement des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif RIRE, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184950v1</w:t>
+                <w:t xml:space="preserve">hal-05290433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre les groupes professionnels dans les établissements d'hébergement pour personnes âgées dépendantes (EHPAD), entre coopération, tensions et ajustements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des politiques d’innovation aux politiques de transformations pédagogiques dans l’enseignement supérieur : une approche par les instruments d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l’EHPAD comme objet, contexte et terrain de recherche : le défi du croisement des disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif RIRE, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du programme de recherche ENSUP "L’enseignement supérieur entre expériences et dispositifs de transformations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Université Clermont-Auvergne, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290433v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques d’innovation aux politiques de transformations pédagogiques dans l’enseignement supérieur : une approche par les instruments d’action publique</w:t>
+                <w:t xml:space="preserve">Penser les rapports sociaux dans l'étude du numérique en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme de recherche ENSUP "L’enseignement supérieur entre expériences et dispositifs de transformations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Université Clermont-Auvergne, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GIS "Approches critiques et éthiques du numérique en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS "Approches critiques et éthiques du numérique en éducation et formation", Jan 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369603v1</w:t>
+                <w:t xml:space="preserve">hal-04934849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement supérieur, formations universitaires, injonctions à la professionnalisation et la transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming professional practices: the role of dialogue in nursing home settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les universités en danger : quel avenir pour l'enseignement supérieur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Feb 2025, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Dialogue in and through Adult Education and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREA Triennial Conference 2025, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934834v1</w:t>
+                <w:t xml:space="preserve">hal-05290466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming professional practices: the role of dialogue in nursing home settings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement supérieur, formations universitaires, injonctions à la professionnalisation et la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue in and through Adult Education and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESREA Triennial Conference 2025, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les universités en danger : quel avenir pour l'enseignement supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Feb 2025, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290466v1</w:t>
+                <w:t xml:space="preserve">hal-04934834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des diplômes à la dynamique d'un groupe professionnel : le cas de l'ingénierie pédagogique numérique</w:t>
               </w:r>
@@ -2143,260 +2143,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de la filière Edtech : caractéristiques et enjeux pour les métiers de l’éducation et la formation en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovant, structurant, démonstrateur : Évolution discursive et stratégique du Programme d’Investissement d’Avenir au service des transformations pédagogiques numériques de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail JIST2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et la recherche en questions : regards croisés en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710225v1</w:t>
+                <w:t xml:space="preserve">hal-04738917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovant, structurant, démonstrateur : Évolution discursive et stratégique du Programme d’Investissement d’Avenir au service des transformations pédagogiques numériques de l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et la recherche en questions : regards croisés en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738917v1</w:t>
+                <w:t xml:space="preserve">hal-04596763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entreprises de la filière Edtech : caractéristiques et enjeux pour les métiers de l’éducation et la formation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail JIST2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596763v1</w:t>
+                <w:t xml:space="preserve">hal-04710225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du groupe professionnel de l’Ingénierie Pédagogique Numérique. Effets des formations diplômantes</w:t>
               </w:r>
@@ -2596,933 +2596,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les transformations pédagogiques et numériques dans le supérieur. Enjeux stratégiques, organisationnels, professionnels des services universitaires d’appui à la pédagogie</w:t>
+                <w:t xml:space="preserve">Au service du développement professionnel des enseignants-chercheurs : Regards sur les dynamiques paradoxales des centres d’appui à la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque L'université managérialisée : travail, emploi, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307894v1</w:t>
+                <w:t xml:space="preserve">hal-04307893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au service du développement professionnel des enseignants-chercheurs : Regards sur les dynamiques paradoxales des centres d’appui à la pédagogie</w:t>
+                <w:t xml:space="preserve">Accompagner les transformations pédagogiques et numériques dans le supérieur. Enjeux stratégiques, organisationnels, professionnels des services universitaires d’appui à la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'université managérialisée : travail, emploi, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307893v1</w:t>
+                <w:t xml:space="preserve">hal-04307894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités numériques en éducation : questionnements sur les usages et les dispositifs</w:t>
+                <w:t xml:space="preserve">Éléments pour une approche sociologique critique du numérique en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études internationale Inégalités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Caen; Maison de la Recherche en Sciences Humaines, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Rencontre Internationale : Nouveaux dispositifs, nouveaux publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169506v1</w:t>
+                <w:t xml:space="preserve">hal-02169500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une approche sociologique critique du numérique en éducation et formation</w:t>
+                <w:t xml:space="preserve">Ingénieur.e.s pédagogiques du supérieur : approche sociologique des dynamiques de professionnalisation et des processus de reconnaissance d’un groupe professionnel composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Internationale : Nouveaux dispositifs, nouveaux publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dinard, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169500v1</w:t>
+                <w:t xml:space="preserve">hal-02169445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénieur.e.s pédagogiques du supérieur : approche sociologique des dynamiques de professionnalisation et des processus de reconnaissance d’un groupe professionnel composite</w:t>
+                <w:t xml:space="preserve">Usages d'Internet et évolution des pratiques juvéniles numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire National : Sciences numériques et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Générale de l'Education; Ministère de l'Education Nationale, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169445v1</w:t>
+                <w:t xml:space="preserve">hal-02169509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages d'Internet et évolution des pratiques juvéniles numériques</w:t>
+                <w:t xml:space="preserve">Réflexions sur les actions des ingénieur.e.s pédagogiques dans le développement et la reconnaissance de la pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire National : Sciences numériques et technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspection Générale de l'Education; Ministère de l'Education Nationale, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium : la pédagogie universitaire, dans Colloque Recherche, innovation, institution : un trinôme en perspective, Rencontres Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche Education Formation; Université Jean-Jaurès, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169509v1</w:t>
+                <w:t xml:space="preserve">hal-02169441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les actions des ingénieur.e.s pédagogiques dans le développement et la reconnaissance de la pédagogie universitaire</w:t>
+                <w:t xml:space="preserve">Retour sur un engagement. Quatre ans de recherche sociologique à/dans/pour Uzeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : la pédagogie universitaire, dans Colloque Recherche, innovation, institution : un trinôme en perspective, Rencontres Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche Education Formation; Université Jean-Jaurès, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Uzeste, carrefour des possibles : commmunisme, commun(s), communalisme et communautés libertaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Uzeste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169441v1</w:t>
+                <w:t xml:space="preserve">hal-02178674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur un engagement. Quatre ans de recherche sociologique à/dans/pour Uzeste</w:t>
+                <w:t xml:space="preserve">Inégalités numériques en éducation : questionnements sur les usages et les dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uzeste, carrefour des possibles : commmunisme, commun(s), communalisme et communautés libertaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Uzeste, France</w:t>
+              <w:t xml:space="preserve">Journée d’études internationale Inégalités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Caen; Maison de la Recherche en Sciences Humaines, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178674v1</w:t>
+                <w:t xml:space="preserve">hal-02169506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t>
+                <w:t xml:space="preserve">(Se) former, (se) transformer : sciences sociales, praxis critique et réflexivité poïélitique en formation universitaire professionnalisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été du Poïélitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Uzeste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743268v1</w:t>
+                <w:t xml:space="preserve">hal-02169516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) former, (se) transformer : sciences sociales, praxis critique et réflexivité poïélitique en formation universitaire professionnalisante</w:t>
+                <w:t xml:space="preserve">Le Living Lab InteractiK : retour critique sur les conditions d'organisation et d'accompagnement par la recherche d'un dispositif d'expérimentation et d'innovation pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été du Poïélitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Uzeste, France</w:t>
+              <w:t xml:space="preserve">Colloque RUNED : Usages du numérique en éducation, regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169516v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Living Lab InteractiK : retour critique sur les conditions d'organisation et d'accompagnement par la recherche d'un dispositif d'expérimentation et d'innovation pédagogique.</w:t>
+                <w:t xml:space="preserve">Le living lab interactik en Bretagne, retour sur un système de formation continue des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED : Usages du numérique en éducation, regards critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783704v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le living lab interactik en Bretagne, retour sur un système de formation continue des enseignants.</w:t>
+                <w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783708v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Cultures and Literacies : new perspectives</w:t>
               </w:r>
@@ -3885,77 +3885,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des trajectoires d'appropriation des « gérontechnologies » en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4135,51 +4135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’Uz : critique en étendue (tome 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Commun, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’UZ. Vivacités critiques du réel. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Commun, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4285,51 +4285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,51 +4360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4435,51 +4435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les usages sociaux des technologies numériques d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4607,302 +4607,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de professionnalisation de l’ingénierie pédagogique dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chrysta Pelissier; Stephan Lédé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ingénieur pédagogique dans le supérieur. Des pratiques professionnelles en mutation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.145-167, 2022</w:t>
+              <w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596262v1</w:t>
+                <w:t xml:space="preserve">hal-02169416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t>
+                <w:t xml:space="preserve">Autonomisation, capacitation, émancipation. Enjeux de la réflexivité critique dans une formation aux métiers de l’ingénierie techno-pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t>
+              <w:t xml:space="preserve">Critiques du numérique en éducation : enjeux, méthodes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse des Mines, pp.179-206, 2022, Coll. Matérialismes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169416v1</w:t>
+                <w:t xml:space="preserve">hal-02169412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomisation, capacitation, émancipation. Enjeux de la réflexivité critique dans une formation aux métiers de l’ingénierie techno-pédagogique</w:t>
+                <w:t xml:space="preserve">Dynamiques de professionnalisation de l’ingénierie pédagogique dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
+              <w:t xml:space="preserve">Chrysta Pelissier; Stephan Lédé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critiques du numérique en éducation : enjeux, méthodes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse des Mines, pp.179-206, 2022, Coll. Matérialismes</w:t>
+              <w:t xml:space="preserve">L’ingénieur pédagogique dans le supérieur. Des pratiques professionnelles en mutation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.145-167, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169412v1</w:t>
+                <w:t xml:space="preserve">hal-03596262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hétérotopies, UZ-topies et sociologie à vivre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Commun, 2019</w:t>
@@ -5017,51 +5017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzeste mélancolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’UZ. Tome 1, Vivacités critiques du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Commun, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5149,51 +5149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les identités numériques</w:t>
+                <w:t xml:space="preserve">Digital identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
@@ -5211,453 +5211,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des identités numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital identity management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Press; Elsevier, pp.1 - 45, 2015, Information systems, web and pervasive computing, 978-1-7854-8004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-004-1.50001-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263060v1</w:t>
+                <w:t xml:space="preserve">hal-01272021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital identity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Laurent</w:t>
+                <w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital identity management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-004-1.50001-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272021v1</w:t>
+                <w:t xml:space="preserve">hal-02555579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les identités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2015</w:t>
+              <w:t xml:space="preserve">La gestion des identités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Edition, pp.19 - 90, 2015, Systèmes d'information, web et informatique ubiquitaire, 978-1-78405-056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555579v1</w:t>
+                <w:t xml:space="preserve">hal-01263060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions citoyennes et expressions de soi</w:t>
+                <w:t xml:space="preserve">Expressions de soi et modalités de reconnaissance en ligne. Eléments pour une approche interactionnelle et socio-discursive des identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Aubert, F. Granjon, J. Denouël, Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare&amp;Martin, pp.65-117, 2014, Collection MediaCritic</w:t>
+              <w:t xml:space="preserve">H. Bourdeloie et D. Douyère (dir.), Méthodes de recherche sur l'information et la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare&amp;Martin, pp.209-225, 2014, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714429v1</w:t>
+                <w:t xml:space="preserve">hal-01714403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions de soi et modalités de reconnaissance en ligne. Eléments pour une approche interactionnelle et socio-discursive des identités numériques</w:t>
+                <w:t xml:space="preserve">Expressions citoyennes et expressions de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H. Bourdeloie et D. Douyère (dir.), Méthodes de recherche sur l'information et la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare&amp;Martin, pp.209-225, 2014, Collection MediaCritic</w:t>
+              <w:t xml:space="preserve">A. Aubert, F. Granjon, J. Denouël, Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare&amp;Martin, pp.65-117, 2014, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714403v1</w:t>
+                <w:t xml:space="preserve">hal-01714429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien social, sociabilités numériques et sites de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques 2.0 : A l'heure des médias sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cercle de la librairie, p. 23-31, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5676,191 +5676,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de conversation et sociologie des usages</w:t>
+                <w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bonu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p.187-220, 2011, Sciences sociales</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780864v1</w:t>
+                <w:t xml:space="preserve">hal-00780867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t>
+                <w:t xml:space="preserve">Analyse de conversation et sociologie des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p.187-220, 2011, Sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780867v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6135,51 +6135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numériques des jeunes : synthèse des recherches francophones et anglophones en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l'Education; Ministère de l'Enseignement Supérieur et de la Recherche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6535,51 +6535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4E0202E"/>
+    <w:nsid w:val="6AAE7370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6683,51 +6683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29E43E1D"/>
+    <w:nsid w:val="6CEB410C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6831,51 +6831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="349DAB3C"/>
+    <w:nsid w:val="406C4142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6979,51 +6979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="99DD4E83"/>
+    <w:nsid w:val="CA58D1FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7127,51 +7127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D32F67DD"/>
+    <w:nsid w:val="81A0242C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7370,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-denouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9034-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131329219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9429" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01658476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Chenini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03656274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-613-1-50072-5/communication-%C3%A9lectronique-et-copr%C3%A9sence-%C3%A0-distance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169412v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-004-1.50001-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-denouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9034-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131329219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01658476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Chenini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03656274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-613-1-50072-5/communication-%C3%A9lectronique-et-copr%C3%A9sence-%C3%A0-distance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-004-1.50001-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>