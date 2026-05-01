--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -150,72 +150,58 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DOMAINES DE RECHERCHE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis Maîtresse de conférences Habilitée à Diriger des Recherches en Sciences de l'Education et de la Formation à l'Université Rennes 2 et chercheuse au CREAD (Centre de Recherche sur l'Education, les Apprentissages et la Didactique).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Après avoir porté sur les questions d'usage, d'identité et de participation numériques, mes travaux explorent depuis 2018 la question des transformations du champ de la formation d'adultes, dans les contextes de l'enseignement supérieur et de la formation professionnelle continue.</w:t>
+        <w:t xml:space="preserve">Mes recherches portent sur les transformations en éducation et formation.  Elles s'intéressent plus particulièrement aux transformations qui sont portées par les pouvoirs publics depuis la fin des années 2000 et qui, associées aux objectifs d’innovation et de changement, relèvent des politiques d’amélioration et de modernisation des institutions et des services de l’État. Du fait de ces caractéristiques, les transformations sont ici questionnées en tant qu’instruments d’action publique, du point de vue de leur contenu et des formes de prescription qu’elles projettent mais aussi de leurs effets. Les transformations sont étudiées selon trois déclinaisons (numériques, pédagogiques ou curriculaires), dans deux champs professionnels (la formation professionnelle et, surtout, l’enseignement supérieur).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Un premier domaine de recherche porte sur les transformations numériques associées aux politiques qui visent la rénovation, l’optimisation et, plus largement, la modernisation des actions et des services de l’État. Dans ce contexte, la recherche est structurée autour de trois axes d'analyse : 1) celle des politiques publiques relatives aux transformations numériques ; 2) celle des métiers, des professionnels et des services en charge de la mise en œuvre des transformations numériques ; 3) celle des mécanismes de régulation, des dynamiques de changement institutionnel et des styles de transformation générés in situ.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Ces travaux sont fondés sur une approche sociologique critique (du numérique, des professions et des instruments d'action publique) et sont développés à partir de méthodes qualitatives, principalement ethnographiques.</w:t>
+        <w:t xml:space="preserve">L’ensemble de ces travaux est fondé sur une approche sociologique critique du numérique (dispositifs et usages), des instruments d'action publique et des professions. Ils prennent forme à partir de terrains d’enquête situés en France et en République d’Irlande. Ils sont développés à partir de méthodes qualitatives (observations ethnographiques, observations en ligne, entretiens, études documentaires) dans le cadre des projets de recherche réalisés individuellement, et à partir de méthodes mixtes au sein des projets collectifs que je coordonne (projet ANR notamment).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PROJETS DE RECHERCHE EN COURS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PSAPUI : Professionnels et Services d'Appui à la Pédagogie des Universités Irlandaises</w:t>
       </w:r>
@@ -336,50 +322,69 @@
         </w:rPr>
         <w:t xml:space="preserve">DIRECTIONS DE TRAVAUX DE RECHERCHE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-doctorat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Esther Geuring (Post-doc de 36 mois financé dans le cadre du projet ANR PROPEDASUP) : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Métiers, missions et activités des professionnels des transformations pédagogiques dans l’enseignement supérieur public français : enquête mixte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Anthéa Chenini (post-doc financé dans le cadre du projet PIA3 NCU Cursus Ideal - en co-dir. avec Thomas Frinault) : *La professionnalisation des formations au prisme de l'approche par compétences *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lydie Duparc Dondelli (thèse en CIFRE avec la société MJ Innov ; en co-dir. avec Jérôme Eneau) : </w:t>
@@ -1110,178 +1115,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t>
+                <w:t xml:space="preserve">Distribution des tours dans les interactions médiatisées par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437771v1</w:t>
+                <w:t xml:space="preserve">hal-00437775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des tours dans les interactions médiatisées par ordinateur</w:t>
+                <w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, sous presse</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437775v1</w:t>
+                <w:t xml:space="preserve">hal-00437771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité</w:t>
               </w:r>
@@ -1328,691 +1333,665 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnels des transformations pédagogiques dans l'enseignement supérieur : contexte, enjeux, perspectives</w:t>
+                <w:t xml:space="preserve">Les communs numériques dans l'enseignement supérieur public français : une approche socio-historique des politiques, des dispositifs et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet ANR PROPEDASUP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jan 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Les communs" du CRICIS (Centre de recherche interuniversitaire sur la communication, l’information et la société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Apr 2026, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455654v1</w:t>
+                <w:t xml:space="preserve">hal-05594413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les politiques de formation dans l'enseignement supérieur : contexte, enjeux et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Professionnels des transformations pédagogiques dans l'enseignement supérieur : contexte, enjeux, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucy Bell</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Politiques de formation dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Feb 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du projet ANR PROPEDASUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jan 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509532v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociogenèse du dispositif de formation « ide@l », de la mise en page à la mise en œuvre dans les universités rennaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser les politiques de formation dans l'enseignement supérieur : contexte, enjeux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucy Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthéa Chenini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI e Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès de Toulouse, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Webinaire "Politiques de formation dans l'enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Feb 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184950v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre les groupes professionnels dans les établissements d'hébergement pour personnes âgées dépendantes (EHPAD), entre coopération, tensions et ajustements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser les rapports sociaux dans l'étude du numérique en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l’EHPAD comme objet, contexte et terrain de recherche : le défi du croisement des disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif RIRE, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GIS "Approches critiques et éthiques du numérique en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS "Approches critiques et éthiques du numérique en éducation et formation", Jan 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290433v1</w:t>
+                <w:t xml:space="preserve">hal-04934849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques d’innovation aux politiques de transformations pédagogiques dans l’enseignement supérieur : une approche par les instruments d’action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les interactions entre les groupes professionnels dans les établissements d'hébergement pour personnes âgées dépendantes (EHPAD), entre coopération, tensions et ajustements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme de recherche ENSUP "L’enseignement supérieur entre expériences et dispositifs de transformations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Université Clermont-Auvergne, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Penser l’EHPAD comme objet, contexte et terrain de recherche : le défi du croisement des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif RIRE, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369603v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les rapports sociaux dans l'étude du numérique en éducation et formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociogenèse du dispositif de formation « ide@l », de la mise en page à la mise en œuvre dans les universités rennaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthéa Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GIS "Approches critiques et éthiques du numérique en éducation et formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS "Approches critiques et éthiques du numérique en éducation et formation", Jan 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XI e Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès de Toulouse, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934849v1</w:t>
+                <w:t xml:space="preserve">hal-05184950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming professional practices: the role of dialogue in nursing home settings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des politiques d’innovation aux politiques de transformations pédagogiques dans l’enseignement supérieur : une approche par les instruments d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue in and through Adult Education and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESREA Triennial Conference 2025, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire du programme de recherche ENSUP "L’enseignement supérieur entre expériences et dispositifs de transformations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Université Clermont-Auvergne, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290466v1</w:t>
+                <w:t xml:space="preserve">hal-05369603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement supérieur, formations universitaires, injonctions à la professionnalisation et la transformation</w:t>
               </w:r>
@@ -2061,290 +2040,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des diplômes à la dynamique d'un groupe professionnel : le cas de l'ingénierie pédagogique numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming professional practices: the role of dialogue in nursing home settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Vrillon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Dialogue in and through Adult Education and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREA Triennial Conference 2025, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596749v1</w:t>
+                <w:t xml:space="preserve">hal-05290466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovant, structurant, démonstrateur : Évolution discursive et stratégique du Programme d’Investissement d’Avenir au service des transformations pédagogiques numériques de l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">La contribution des diplômes à la dynamique d'un groupe professionnel : le cas de l'ingénierie pédagogique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et la recherche en questions : regards croisés en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738917v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t>
+                <w:t xml:space="preserve">Innovant, structurant, démonstrateur : Évolution discursive et stratégique du Programme d’Investissement d’Avenir au service des transformations pédagogiques numériques de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et la recherche en questions : regards croisés en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596763v1</w:t>
+                <w:t xml:space="preserve">hal-04738917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises de la filière Edtech : caractéristiques et enjeux pour les métiers de l’éducation et la formation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2376,316 +2368,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions du groupe professionnel de l’Ingénierie Pédagogique Numérique. Effets des formations diplômantes</w:t>
+                <w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Vrillon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Redon, France</w:t>
+              <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596720v1</w:t>
+                <w:t xml:space="preserve">hal-04596763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi les transformations pédagogiques numériques de l’enseignement supérieur sont-elles le nom ?</w:t>
+                <w:t xml:space="preserve">Les évolutions du groupe professionnel de l’Ingénierie Pédagogique Numérique. Effets des formations diplômantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Recherches sur les usages numériques en éducation RUNED2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal Québec, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307900v1</w:t>
+                <w:t xml:space="preserve">hal-04596720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner avec le numérique à l’université. Regard sur l’évolution des politiques publiques en faveur des transformations pédagogiques dans le supérieur</w:t>
+                <w:t xml:space="preserve">De quoi les transformations pédagogiques numériques de l’enseignement supérieur sont-elles le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International en Education CRIFPE2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
+              <w:t xml:space="preserve">Colloque international Recherches sur les usages numériques en éducation RUNED2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307897v1</w:t>
+                <w:t xml:space="preserve">hal-04307900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au service du développement professionnel des enseignants-chercheurs : Regards sur les dynamiques paradoxales des centres d’appui à la pédagogie</w:t>
+                <w:t xml:space="preserve">Enseigner avec le numérique à l’université. Regard sur l’évolution des politiques publiques en faveur des transformations pédagogiques dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'université managérialisée : travail, emploi, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International en Education CRIFPE2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307893v1</w:t>
+                <w:t xml:space="preserve">hal-04307897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les transformations pédagogiques et numériques dans le supérieur. Enjeux stratégiques, organisationnels, professionnels des services universitaires d’appui à la pédagogie</w:t>
               </w:r>
@@ -2734,1134 +2739,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une approche sociologique critique du numérique en éducation et formation</w:t>
+                <w:t xml:space="preserve">Au service du développement professionnel des enseignants-chercheurs : Regards sur les dynamiques paradoxales des centres d’appui à la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Internationale : Nouveaux dispositifs, nouveaux publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dinard, France</w:t>
+              <w:t xml:space="preserve">Colloque L'université managérialisée : travail, emploi, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169500v1</w:t>
+                <w:t xml:space="preserve">hal-04307893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénieur.e.s pédagogiques du supérieur : approche sociologique des dynamiques de professionnalisation et des processus de reconnaissance d’un groupe professionnel composite</w:t>
+                <w:t xml:space="preserve">Éléments pour une approche sociologique critique du numérique en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre Internationale : Nouveaux dispositifs, nouveaux publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169445v1</w:t>
+                <w:t xml:space="preserve">hal-02169500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages d'Internet et évolution des pratiques juvéniles numériques</w:t>
+                <w:t xml:space="preserve">Ingénieur.e.s pédagogiques du supérieur : approche sociologique des dynamiques de professionnalisation et des processus de reconnaissance d’un groupe professionnel composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire National : Sciences numériques et technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspection Générale de l'Education; Ministère de l'Education Nationale, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169509v1</w:t>
+                <w:t xml:space="preserve">hal-02169445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les actions des ingénieur.e.s pédagogiques dans le développement et la reconnaissance de la pédagogie universitaire</w:t>
+                <w:t xml:space="preserve">Usages d'Internet et évolution des pratiques juvéniles numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : la pédagogie universitaire, dans Colloque Recherche, innovation, institution : un trinôme en perspective, Rencontres Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche Education Formation; Université Jean-Jaurès, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire National : Sciences numériques et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Générale de l'Education; Ministère de l'Education Nationale, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169441v1</w:t>
+                <w:t xml:space="preserve">hal-02169509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur un engagement. Quatre ans de recherche sociologique à/dans/pour Uzeste</w:t>
+                <w:t xml:space="preserve">Réflexions sur les actions des ingénieur.e.s pédagogiques dans le développement et la reconnaissance de la pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uzeste, carrefour des possibles : commmunisme, commun(s), communalisme et communautés libertaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Uzeste, France</w:t>
+              <w:t xml:space="preserve">Symposium : la pédagogie universitaire, dans Colloque Recherche, innovation, institution : un trinôme en perspective, Rencontres Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche Education Formation; Université Jean-Jaurès, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178674v1</w:t>
+                <w:t xml:space="preserve">hal-02169441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités numériques en éducation : questionnements sur les usages et les dispositifs</w:t>
+                <w:t xml:space="preserve">Retour sur un engagement. Quatre ans de recherche sociologique à/dans/pour Uzeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études internationale Inégalités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Caen; Maison de la Recherche en Sciences Humaines, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Uzeste, carrefour des possibles : commmunisme, commun(s), communalisme et communautés libertaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Uzeste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169506v1</w:t>
+                <w:t xml:space="preserve">hal-02178674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) former, (se) transformer : sciences sociales, praxis critique et réflexivité poïélitique en formation universitaire professionnalisante</w:t>
+                <w:t xml:space="preserve">Inégalités numériques en éducation : questionnements sur les usages et les dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été du Poïélitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Uzeste, France</w:t>
+              <w:t xml:space="preserve">Journée d’études internationale Inégalités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Caen; Maison de la Recherche en Sciences Humaines, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169516v1</w:t>
+                <w:t xml:space="preserve">hal-02169506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Living Lab InteractiK : retour critique sur les conditions d'organisation et d'accompagnement par la recherche d'un dispositif d'expérimentation et d'innovation pédagogique.</w:t>
+                <w:t xml:space="preserve">(Se) former, (se) transformer : sciences sociales, praxis critique et réflexivité poïélitique en formation universitaire professionnalisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED : Usages du numérique en éducation, regards critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été du Poïélitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Uzeste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783704v1</w:t>
+                <w:t xml:space="preserve">hal-02169516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le living lab interactik en Bretagne, retour sur un système de formation continue des enseignants.</w:t>
+                <w:t xml:space="preserve">Le Living Lab InteractiK : retour critique sur les conditions d'organisation et d'accompagnement par la recherche d'un dispositif d'expérimentation et d'innovation pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque RUNED : Usages du numérique en éducation, regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783708v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t>
+                <w:t xml:space="preserve">Le living lab interactik en Bretagne, retour sur un système de formation continue des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743268v1</w:t>
+                <w:t xml:space="preserve">hal-01783708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Cultures and Literacies : new perspectives</w:t>
+                <w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoral Workshop on Media Literacy and Media Education Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Louvain-La-Neuve, Sep 2016, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169525v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités, subjectivités et subjectivations numériques</w:t>
+                <w:t xml:space="preserve">Digital Cultures and Literacies : new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique Identité Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETIN2016, Nov 2016, Sète, France</w:t>
+              <w:t xml:space="preserve">Doctoral Workshop on Media Literacy and Media Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Louvain-La-Neuve, Sep 2016, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169520v1</w:t>
+                <w:t xml:space="preserve">hal-02169525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des usages des TIC dans la sphère de la quotidienneté</w:t>
+                <w:t xml:space="preserve">Identités, subjectivités et subjectivations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème festival suisse des méthodes qualitatives et mixtes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Sep 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">École thématique Identité Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETIN2016, Nov 2016, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169559v1</w:t>
+                <w:t xml:space="preserve">hal-02169520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les popups dans l'ouverture d'interactions en messagerie instantanée. Une approche interactionnelle et praxéologique du contexte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Denouel</w:t>
+                <w:t xml:space="preserve">Analyse des usages des TIC dans la sphère de la quotidienneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses du discours et contextes: quelles relations ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. pp.179-191</w:t>
+              <w:t xml:space="preserve">4ème festival suisse des méthodes qualitatives et mixtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Sep 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450627v1</w:t>
+                <w:t xml:space="preserve">hal-02169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les popups dans l'ouverture d'interactions en messagerie instantanée. Une approche interactionnelle et praxéologique du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses du discours et contextes: quelles relations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. pp.179-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accomplishing the pop-up in Instant Messaging: a specific form of invitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Conversational Analysis ICCA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3871,124 +3945,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des trajectoires d'appropriation des « gérontechnologies » en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3998,161 +4072,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Granjon Fabien</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’Uz : critique en étendue (tome 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4161,73 +4235,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Commun, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’UZ. Vivacités critiques du réel. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4236,236 +4310,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Commun, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer à l'ère numérique</w:t>
+                <w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780860v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
+                <w:t xml:space="preserve">Communiquer à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714281v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les usages sociaux des technologies numériques d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4474,122 +4548,122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, pp.7-43, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication électronique et coprésence à distance. Ethnographie des interactions en messagerie instantanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires Européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4599,283 +4673,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t>
+                <w:t xml:space="preserve">Autonomisation, capacitation, émancipation. Enjeux de la réflexivité critique dans une formation aux métiers de l’ingénierie techno-pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t>
+              <w:t xml:space="preserve">Critiques du numérique en éducation : enjeux, méthodes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse des Mines, pp.179-206, 2022, Coll. Matérialismes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169416v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomisation, capacitation, émancipation. Enjeux de la réflexivité critique dans une formation aux métiers de l’ingénierie techno-pédagogique</w:t>
+                <w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critiques du numérique en éducation : enjeux, méthodes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse des Mines, pp.179-206, 2022, Coll. Matérialismes</w:t>
+              <w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169412v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de professionnalisation de l’ingénierie pédagogique dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrysta Pelissier; Stephan Lédé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ingénieur pédagogique dans le supérieur. Des pratiques professionnelles en mutation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.145-167, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hétérotopies, UZ-topies et sociologie à vivre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4895,146 +4969,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Commun, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Uzeste, c’est toute l’année » : parcours de vie, engagement et capacitation à l’épreuve de la ruralité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Commun, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzeste mélancolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5050,259 +5124,259 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’UZ. Tome 1, Vivacités critiques du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Commun, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet: approche théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Maillès-Viard, M. Lê Hung, C. Pélissier et S. Kennel (dir.), Le projet: les pratiques en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.25-50, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital identity management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Press; Elsevier, pp.1 - 45, 2015, Information systems, web and pervasive computing, 978-1-7854-8004-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-004-1.50001-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5318,319 +5392,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des identités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Edition, pp.19 - 90, 2015, Systèmes d'information, web et informatique ubiquitaire, 978-1-78405-056-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions de soi et modalités de reconnaissance en ligne. Eléments pour une approche interactionnelle et socio-discursive des identités numériques</w:t>
+                <w:t xml:space="preserve">Expressions citoyennes et expressions de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H. Bourdeloie et D. Douyère (dir.), Méthodes de recherche sur l'information et la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare&amp;Martin, pp.209-225, 2014, Collection MediaCritic</w:t>
+              <w:t xml:space="preserve">A. Aubert, F. Granjon, J. Denouël, Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare&amp;Martin, pp.65-117, 2014, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714403v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions citoyennes et expressions de soi</w:t>
+                <w:t xml:space="preserve">Expressions de soi et modalités de reconnaissance en ligne. Eléments pour une approche interactionnelle et socio-discursive des identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Aubert, F. Granjon, J. Denouël, Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare&amp;Martin, pp.65-117, 2014, Collection MediaCritic</w:t>
+              <w:t xml:space="preserve">H. Bourdeloie et D. Douyère (dir.), Méthodes de recherche sur l'information et la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare&amp;Martin, pp.209-225, 2014, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714429v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien social, sociabilités numériques et sites de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5646,73 +5720,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques 2.0 : A l'heure des médias sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cercle de la librairie, p. 23-31, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5728,133 +5802,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de conversation et sociologie des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, p.187-220, 2011, Sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5864,241 +5938,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques en éducation et autonomie de l’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration pluridisciplinaire des identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6108,249 +6182,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numériques des jeunes : synthèse des recherches francophones et anglophones en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l'Education; Ministère de l'Enseignement Supérieur et de la Recherche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux médias au prisme des Sciences de l’éducation, dans La recherche sur l'éducation. Contribution des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ATHENA; Ministère de l'enseignement supérieur et de la recherche. 2017, pp.98-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'échange synchrone en face à face à l'interaction médiatisée distante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6360,114 +6434,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions médiatisées en messagerie instantanée. Organisation située des ressources sociotechniques pour une coprésence à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Valéry - Montpellier III, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00452885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6535,51 +6609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AAE7370"/>
+    <w:nsid w:val="971F2042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6683,51 +6757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CEB410C"/>
+    <w:nsid w:val="9500E7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6831,51 +6905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="406C4142"/>
+    <w:nsid w:val="0CF8AE3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6979,51 +7053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CA58D1FD"/>
+    <w:nsid w:val="69180E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7127,51 +7201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="81A0242C"/>
+    <w:nsid w:val="D70CB5E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7370,51 +7444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-denouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9034-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131329219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01658476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Chenini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03656274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-613-1-50072-5/communication-%C3%A9lectronique-et-copr%C3%A9sence-%C3%A0-distance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-004-1.50001-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-denouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9034-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131329219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01658476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Chenini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03656274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-613-1-50072-5/communication-%C3%A9lectronique-et-copr%C3%A9sence-%C3%A0-distance" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-004-1.50001-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>