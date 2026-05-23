--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -101,50 +101,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-9034-1224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">131329219</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Hz79rtMAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -515,841 +536,841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation numérique à l’épreuve de ses référentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La question des transformations pédagogiques numériques dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.43-63. </w:t>
+              <w:t xml:space="preserve">Terminal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.En ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.12050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terminal.9429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307890v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des transformations pédagogiques numériques dans l’enseignement supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La médiation numérique à l’épreuve de ses référentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.9429⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.43-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572253v1</w:t>
+                <w:t xml:space="preserve">hal-04307890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance professionnelle de l’ingénierie et du conseil pédagogique dans les universités françaises. Un processus en cours, mais en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.6309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une approche sociocritique à une approche sociotechnique critique des usages numériques en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Formation et Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.36-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire, défaire, refaire famille. Usages et sociabilités numériques à l'épreuve des bifurcations biographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'école, le numérique et l'autonomie des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Couples, familles et objets connectés, 3 (217), pp.31-44</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714312v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école, le numérique et l'autonomie des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Faire, défaire, refaire famille. Usages et sociabilités numériques à l'épreuve des bifurcations biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Couples, familles et objets connectés, 3 (217), pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658476v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le politique à l’épreuve de la participation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production participative d'information sur internet : expression citoyenne, engagement civique et culture de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des tours dans les interactions médiatisées par ordinateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, sous presse</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437775v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de soi et reconnaissance de singularités subjectives sur les sites de réseaux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Distribution des tours dans les interactions médiatisées par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.25-43</w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437771v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1359,2583 +1380,2583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communs numériques dans l'enseignement supérieur public français : une approche socio-historique des politiques, des dispositifs et des acteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Penser les politiques de formation dans l'enseignement supérieur : contexte, enjeux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthéa Chenini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Les communs" du CRICIS (Centre de recherche interuniversitaire sur la communication, l’information et la société)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Apr 2026, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">Webinaire "Politiques de formation dans l'enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Feb 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594413v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnels des transformations pédagogiques dans l'enseignement supérieur : contexte, enjeux, perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les communs numériques dans l'enseignement supérieur public français : une approche socio-historique des politiques, des dispositifs et des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet ANR PROPEDASUP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jan 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Les communs" du CRICIS (Centre de recherche interuniversitaire sur la communication, l’information et la société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Apr 2026, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455654v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les politiques de formation dans l'enseignement supérieur : contexte, enjeux et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Professionnels des transformations pédagogiques dans l'enseignement supérieur : contexte, enjeux, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Bell</w:t>
+                <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthéa Chenini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Geuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire "Politiques de formation dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Feb 2026, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du projet ANR PROPEDASUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jan 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509532v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les rapports sociaux dans l'étude du numérique en éducation et formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sociogenèse du dispositif de formation « ide@l », de la mise en page à la mise en œuvre dans les universités rennaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthéa Chenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GIS "Approches critiques et éthiques du numérique en éducation et formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS "Approches critiques et éthiques du numérique en éducation et formation", Jan 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XI e Congrès de l'Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès de Toulouse, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934849v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre les groupes professionnels dans les établissements d'hébergement pour personnes âgées dépendantes (EHPAD), entre coopération, tensions et ajustements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’EHPAD comme objet, contexte et terrain de recherche : le défi du croisement des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif RIRE, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociogenèse du dispositif de formation « ide@l », de la mise en page à la mise en œuvre dans les universités rennaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des politiques d’innovation aux politiques de transformations pédagogiques dans l’enseignement supérieur : une approche par les instruments d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI e Congrès de l'Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès de Toulouse, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du programme de recherche ENSUP "L’enseignement supérieur entre expériences et dispositifs de transformations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Université Clermont-Auvergne, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184950v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques d’innovation aux politiques de transformations pédagogiques dans l’enseignement supérieur : une approche par les instruments d’action publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Penser les rapports sociaux dans l'étude du numérique en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme de recherche ENSUP "L’enseignement supérieur entre expériences et dispositifs de transformations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Université Clermont-Auvergne, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GIS "Approches critiques et éthiques du numérique en éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS "Approches critiques et éthiques du numérique en éducation et formation", Jan 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369603v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement supérieur, formations universitaires, injonctions à la professionnalisation et la transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les universités en danger : quel avenir pour l'enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Feb 2025, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming professional practices: the role of dialogue in nursing home settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue in and through Adult Education and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESREA Triennial Conference 2025, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des diplômes à la dynamique d'un groupe professionnel : le cas de l'ingénierie pédagogique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovant, structurant, démonstrateur : Évolution discursive et stratégique du Programme d’Investissement d’Avenir au service des transformations pédagogiques numériques de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement supérieur et la recherche en questions : regards croisés en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises de la filière Edtech : caractéristiques et enjeux pour les métiers de l’éducation et la formation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail JIST2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation des métiers de l’accompagnement aux usages numériques. Le cas de la médiation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur les usages du numérique en éducation RUNED2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen Université, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du groupe professionnel de l’Ingénierie Pédagogique Numérique. Effets des formations diplômantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi les transformations pédagogiques numériques de l’enseignement supérieur sont-elles le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Recherches sur les usages numériques en éducation RUNED2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner avec le numérique à l’université. Regard sur l’évolution des politiques publiques en faveur des transformations pédagogiques dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International en Education CRIFPE2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les transformations pédagogiques et numériques dans le supérieur. Enjeux stratégiques, organisationnels, professionnels des services universitaires d’appui à la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au service du développement professionnel des enseignants-chercheurs : Regards sur les dynamiques paradoxales des centres d’appui à la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L'université managérialisée : travail, emploi, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments pour une approche sociologique critique du numérique en éducation et formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inégalités numériques en éducation : questionnements sur les usages et les dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Internationale : Nouveaux dispositifs, nouveaux publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dinard, France</w:t>
+              <w:t xml:space="preserve">Journée d’études internationale Inégalités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Caen; Maison de la Recherche en Sciences Humaines, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169500v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénieur.e.s pédagogiques du supérieur : approche sociologique des dynamiques de professionnalisation et des processus de reconnaissance d’un groupe professionnel composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Éléments pour une approche sociologique critique du numérique en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre Internationale : Nouveaux dispositifs, nouveaux publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169445v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages d'Internet et évolution des pratiques juvéniles numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ingénieur.e.s pédagogiques du supérieur : approche sociologique des dynamiques de professionnalisation et des processus de reconnaissance d’un groupe professionnel composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire National : Sciences numériques et technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspection Générale de l'Education; Ministère de l'Education Nationale, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169509v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les actions des ingénieur.e.s pédagogiques dans le développement et la reconnaissance de la pédagogie universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Usages d'Internet et évolution des pratiques juvéniles numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : la pédagogie universitaire, dans Colloque Recherche, innovation, institution : un trinôme en perspective, Rencontres Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche Education Formation; Université Jean-Jaurès, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire National : Sciences numériques et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Générale de l'Education; Ministère de l'Education Nationale, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169441v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur un engagement. Quatre ans de recherche sociologique à/dans/pour Uzeste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur les actions des ingénieur.e.s pédagogiques dans le développement et la reconnaissance de la pédagogie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uzeste, carrefour des possibles : commmunisme, commun(s), communalisme et communautés libertaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Uzeste, France</w:t>
+              <w:t xml:space="preserve">Symposium : la pédagogie universitaire, dans Colloque Recherche, innovation, institution : un trinôme en perspective, Rencontres Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche Education Formation; Université Jean-Jaurès, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178674v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités numériques en éducation : questionnements sur les usages et les dispositifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Retour sur un engagement. Quatre ans de recherche sociologique à/dans/pour Uzeste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études internationale Inégalités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Caen; Maison de la Recherche en Sciences Humaines, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Uzeste, carrefour des possibles : commmunisme, commun(s), communalisme et communautés libertaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Uzeste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169506v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) former, (se) transformer : sciences sociales, praxis critique et réflexivité poïélitique en formation universitaire professionnalisante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été du Poïélitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Uzeste, France</w:t>
+              <w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169516v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Living Lab InteractiK : retour critique sur les conditions d'organisation et d'accompagnement par la recherche d'un dispositif d'expérimentation et d'innovation pédagogique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">(Se) former, (se) transformer : sciences sociales, praxis critique et réflexivité poïélitique en formation universitaire professionnalisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED : Usages du numérique en éducation, regards critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été du Poïélitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Uzeste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783704v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le living lab interactik en Bretagne, retour sur un système de formation continue des enseignants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le Living Lab InteractiK : retour critique sur les conditions d'organisation et d'accompagnement par la recherche d'un dispositif d'expérimentation et d'innovation pédagogique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque RUNED : Usages du numérique en éducation, regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783708v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives critiques sur les usages du numérique en éducation : apports de la sociologie des usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le living lab interactik en Bretagne, retour sur un système de formation continue des enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED « Les usages du numérique en éducation : regards critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">5e colloque international en éducation, Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743268v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Cultures and Literacies : new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoral Workshop on Media Literacy and Media Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Louvain-La-Neuve, Sep 2016, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités, subjectivités et subjectivations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique Identité Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETIN2016, Nov 2016, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des usages des TIC dans la sphère de la quotidienneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème festival suisse des méthodes qualitatives et mixtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Sep 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les popups dans l'ouverture d'interactions en messagerie instantanée. Une approche interactionnelle et praxéologique du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses du discours et contextes: quelles relations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France. pp.179-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accomplishing the pop-up in Instant Messaging: a specific form of invitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Conversational Analysis ICCA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3945,124 +3966,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des trajectoires d'appropriation des « gérontechnologies » en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du CREAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4072,598 +4093,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Granjon Fabien</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’Uz : critique en étendue (tome 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Commun, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’UZ. Vivacités critiques du réel. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Commun, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Communiquer à l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01714281v1</w:t>
+                <w:t xml:space="preserve">hal-00780860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer à l'ère numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, 320 p., 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare&amp;Martin, 2011, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780860v1</w:t>
+                <w:t xml:space="preserve">hal-01714281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les usages sociaux des technologies numériques d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines, pp.7-43, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication électronique et coprésence à distance. Ethnographie des interactions en messagerie instantanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires Européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4673,1506 +4694,1506 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomisation, capacitation, émancipation. Enjeux de la réflexivité critique dans une formation aux métiers de l’ingénierie techno-pédagogique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamiques de professionnalisation de l’ingénierie pédagogique dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
+              <w:t xml:space="preserve">Chrysta Pelissier; Stephan Lédé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critiques du numérique en éducation : enjeux, méthodes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse des Mines, pp.179-206, 2022, Coll. Matérialismes</w:t>
+              <w:t xml:space="preserve">L’ingénieur pédagogique dans le supérieur. Des pratiques professionnelles en mutation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.145-167, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169412v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche, expertise et usages. Perspectives sociologiques critiques dans le champ du numérique en éducation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique en éducation et formation. Approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des Mines, pp.59-84, 2022, Coll. Sciences sociales - Matérialismes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de professionnalisation de l’ingénierie pédagogique dans l’enseignement supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Autonomisation, capacitation, émancipation. Enjeux de la réflexivité critique dans une formation aux métiers de l’ingénierie techno-pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrysta Pelissier; Stephan Lédé. </w:t>
+              <w:t xml:space="preserve">Simon Collin; Julie Denouël; Nicolas Guichon; Elisabeth Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ingénieur pédagogique dans le supérieur. Des pratiques professionnelles en mutation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.145-167, 2022</w:t>
+              <w:t xml:space="preserve">Critiques du numérique en éducation : enjeux, méthodes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse des Mines, pp.179-206, 2022, Coll. Matérialismes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596262v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hétérotopies, UZ-topies et sociologie à vivre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Commun, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Uzeste, c’est toute l’année » : parcours de vie, engagement et capacitation à l’épreuve de la ruralité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Denouël; F. Granjon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’Uzeste ; critiques en étendue (tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Commun, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzeste mélancolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d’UZ. Tome 1, Vivacités critiques du réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Commun, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet: approche théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Maillès-Viard, M. Lê Hung, C. Pélissier et S. Kennel (dir.), Le projet: les pratiques en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.25-50, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital identity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Les identités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital identity management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La gestion des identités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Edition, pp.19 - 90, 2015, Systèmes d'information, web et informatique ubiquitaire, 978-1-78405-056-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272021v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digital identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levallois-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital identity management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Press; Elsevier, pp.1 - 45, 2015, Information systems, web and pervasive computing, 978-1-7854-8004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-004-1.50001-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555579v1</w:t>
+                <w:t xml:space="preserve">hal-01272021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les identités numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Laurent</w:t>
+                <w:t xml:space="preserve">Self-exposure and recognition of subjective singularities in social network sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Waelbroeck</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des identités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Edition, pp.19 - 90, 2015, Systèmes d'information, web et informatique ubiquitaire, 978-1-78405-056-6</w:t>
+              <w:t xml:space="preserve">Erber, Martin, Social Media Book", Tsang, Philip, Henri, James</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263060v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions citoyennes et expressions de soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expressions de soi et modalités de reconnaissance en ligne. Eléments pour une approche interactionnelle et socio-discursive des identités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Aubert, F. Granjon, J. Denouël, Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare&amp;Martin, pp.65-117, 2014, Collection MediaCritic</w:t>
+              <w:t xml:space="preserve">H. Bourdeloie et D. Douyère (dir.), Méthodes de recherche sur l'information et la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare&amp;Martin, pp.209-225, 2014, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714429v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions de soi et modalités de reconnaissance en ligne. Eléments pour une approche interactionnelle et socio-discursive des identités numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expressions citoyennes et expressions de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H. Bourdeloie et D. Douyère (dir.), Méthodes de recherche sur l'information et la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare&amp;Martin, pp.209-225, 2014, Collection MediaCritic</w:t>
+              <w:t xml:space="preserve">A. Aubert, F. Granjon, J. Denouël, Médias numériques et participation. Entre engagement citoyen et production de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare&amp;Martin, pp.65-117, 2014, Collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714403v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien social, sociabilités numériques et sites de réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques 2.0 : A l'heure des médias sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cercle de la librairie, p. 23-31, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse de conversation et sociologie des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Granjon</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p.187-220, 2011, Sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780867v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de conversation et sociologie des usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Penser les usages sociaux des TNIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bonu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p.187-220, 2011, Sciences sociales</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p. 5-41, 2011, Sciences sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780864v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques en éducation et autonomie de l’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration pluridisciplinaire des identités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00954439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6182,249 +6203,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numériques des jeunes : synthèse des recherches francophones et anglophones en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Le Bervet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l'Education; Ministère de l'Enseignement Supérieur et de la Recherche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux médias au prisme des Sciences de l’éducation, dans La recherche sur l'éducation. Contribution des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ATHENA; Ministère de l'enseignement supérieur et de la recherche. 2017, pp.98-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'échange synchrone en face à face à l'interaction médiatisée distante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6434,114 +6455,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions médiatisées en messagerie instantanée. Organisation située des ressources sociotechniques pour une coprésence à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Valéry - Montpellier III, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00452885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6609,51 +6630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="971F2042"/>
+    <w:nsid w:val="B8D5271B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6757,51 +6778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9500E7BE"/>
+    <w:nsid w:val="AF6AE287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6905,51 +6926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CF8AE3E"/>
+    <w:nsid w:val="11307FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7053,51 +7074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69180E6A"/>
+    <w:nsid w:val="1843E0B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7201,51 +7222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D70CB5E1"/>
+    <w:nsid w:val="ABD831A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7444,51 +7465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-denouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9034-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131329219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01658476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Chenini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03656274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714309v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-613-1-50072-5/communication-%C3%A9lectronique-et-copr%C3%A9sence-%C3%A0-distance" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-004-1.50001-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169566v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-denouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9034-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131329219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Hz79rtMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.9429" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01658476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denouel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Chenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Geuring" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934834v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01743268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Bervet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03656274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/catalog/details/store/fr/book/978-613-1-50072-5/communication-%C3%A9lectronique-et-copr%C3%A9sence-%C3%A0-distance" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169430v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Waelbroeck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-004-1.50001-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02555579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>