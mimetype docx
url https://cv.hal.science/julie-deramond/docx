--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -560,607 +560,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
+                <w:t xml:space="preserve">La Fabrique des contes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45443⟩</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Maisons-musées. La patrimonialisation des demeures des illustres, 34, pp.306-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.4338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02928802v1</w:t>
+                <w:t xml:space="preserve">hal-03016745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
+                <w:t xml:space="preserve">L'art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.7-28. </w:t>
+              <w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, pp.7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142902v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de dire et de faire le goût :les médiations culturelles dans un manga culinaire</w:t>
+                <w:t xml:space="preserve">L’art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.7-21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 48, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04315621v1</w:t>
+                <w:t xml:space="preserve">hal-04142902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un voyage au pays du Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Totem : journal du Musée d'Ethnographie de Genève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des contes</w:t>
+                <w:t xml:space="preserve">L’art de dire et de faire le goût :les médiations culturelles dans un manga culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.7-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.4338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03016745v1</w:t>
+                <w:t xml:space="preserve">halshs-04315621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baroque opera in museums: Operas in a different manner. Barockissimo at the national center for stage costumes and scenography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haribo : Un musée conçu pour un touriste en quête du goût de l’enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.1134⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 191 (1), pp.83-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla.191.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02926866v1</w:t>
+                <w:t xml:space="preserve">halshs-04315627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haribo : Un musée conçu pour un touriste en quête du goût de l’enfance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The baroque opera in museums: Operas in a different manner. Barockissimo at the national center for stage costumes and scenography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mouton-Rezzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 191 (1), pp.83-98. </w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.117-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comla.191.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04315627v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction info-communicationnelle des médiations historiques et mémorielles</w:t>
               </w:r>
@@ -1250,51 +1250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville en live. Itinéraires numériques et artistiques à travers le patrimoine urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1449,320 +1449,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le musée se met au parfum : ce que l'odeur fait à la médiation culturelle</w:t>
+                <w:t xml:space="preserve">Patrimoines et mises en scène alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jérôme Hennebert (dir.) "Sens et senteurs - L'olfaction dans la littérature et la communication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Littératures, 2757440993</w:t>
+              <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, p. 73-92, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867462v1</w:t>
+                <w:t xml:space="preserve">hal-04988735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines et mises en scène alimentaires</w:t>
+                <w:t xml:space="preserve">Magnifier l’alimentation au travers de ses objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Caroline Heïd; Valérie Méliani. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, p. 73-92, 2024</w:t>
+              <w:t xml:space="preserve">Cultures, arts et documents au prisme de l’intermédialité : Mélanges en l’honneur du professeur Gérard Régimbeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-124, 2024, 978-2-36781-500-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988735v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnifier l’alimentation au travers de ses objets</w:t>
+                <w:t xml:space="preserve">Quand le musée se met au parfum : ce que l'odeur fait à la médiation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Caroline Heïd; Valérie Méliani. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Pianezza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures, arts et documents au prisme de l’intermédialité : Mélanges en l’honneur du professeur Gérard Régimbeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jérôme Hennebert (dir.) "Sens et senteurs - L'olfaction dans la littérature et la communication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Littératures, 2757440993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de la Méditerranée – PULM</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04661681v1</w:t>
+                <w:t xml:space="preserve">hal-04867462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opéra d'Avignon</w:t>
               </w:r>
@@ -1895,51 +1895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaïque des arts en médiations : synesthésie et synchrétisme au musée des Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1984,226 +1984,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “public aux commandes” à l’opéra. Enquête sur les Trois débuts au Théâtre du Capitole au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Introduction: Mises en scène du patrimoine en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica de Bideran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIII -XXI siècles). Giron-Panel Caroline, Yon Jean-Claude, Serre Solveig (dir.),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, </w:t>
+              <w:t xml:space="preserve">Scénographies numériques du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions universitaires d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-29, 2020, 978-2-35768-125-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043689v1</w:t>
+                <w:t xml:space="preserve">hal-03669579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Mises en scène du patrimoine en contexte numérique</w:t>
+                <w:t xml:space="preserve">Le “public aux commandes” à l’opéra. Enquête sur les Trois débuts au Théâtre du Capitole au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scénographies numériques du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIII -XXI siècles). Giron-Panel Caroline, Yon Jean-Claude, Serre Solveig (dir.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-288, 2020, Musicologie, 978-2-406-10110-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions universitaires d'Avignon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10112-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669579v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre écritures mystique et hagiographique. Mettre en musique la vie et les écrits de saint François d’Assise entre la fin du XIXe siècle et la première moitié du XXe siècle</w:t>
               </w:r>
@@ -2425,142 +2425,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque le cirque dialogue avec le territoire : des médiations hybrides aux médiations circulaires</w:t>
+                <w:t xml:space="preserve">Le grand spectacle culinaire : quand le geste est sublimé par la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Carrère-Saucède</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Patrick Fraysse; Cécile Gardiès; Isabelle Fabre. </w:t>
+                <w:t xml:space="preserve">Christine Fèvre-Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kilien Stengel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les sciences de l’information et de la communication. Contributions hybrides autour des travaux de Viviane Couzinet</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782364936003</w:t>
+              <w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.23-48, 2017, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-11085-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02928827v1</w:t>
+                <w:t xml:space="preserve">hal-02176833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2579,166 +2566,179 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE DOCUMENT : DIALOGUE ENTRE SCIENCES DE L'INFORMATION ET DE LA COMMUNICATION ET HISTOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2017, Le document : dialogue entre Sciences de l'information et de la communication et Histoire, 9782364935785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand spectacle culinaire : quand le geste est sublimé par la communication</w:t>
+                <w:t xml:space="preserve">Lorsque le cirque dialogue avec le territoire : des médiations hybrides aux médiations circulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kilien Stengel. </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carrère-Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Fraysse; Cécile Gardiès; Isabelle Fabre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.23-48, 2017, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-11085-1</w:t>
+              <w:t xml:space="preserve">Sur les sciences de l’information et de la communication. Contributions hybrides autour des travaux de Viviane Couzinet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782364936003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176833v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3276,217 +3276,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation Musicale en Acoustique Patrimoniale Immersive (IMAPI), Patrimoines en Médiation</w:t>
+                <w:t xml:space="preserve">Sur la difficulté à qualifier le Hameau du Vin en Beaujolais (Saône-et-Loire). Du terroir à l’universel, le terroir dilué dans l’universel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ferrando</w:t>
+                <w:t xml:space="preserve">Yannick Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Luce Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches sur la musique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale, session Penser les musées en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472930v2</w:t>
+                <w:t xml:space="preserve">hal-03896569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la difficulté à qualifier le Hameau du Vin en Beaujolais (Saône-et-Loire). Du terroir à l’universel, le terroir dilué dans l’universel ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hascoët</w:t>
+                <w:t xml:space="preserve">Interprétation Musicale en Acoustique Patrimoniale Immersive (IMAPI), Patrimoines en Médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Luce Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale, session Penser les musées en géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales sur les Recherches sur la musique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896569v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esthétisation du légume.</w:t>
               </w:r>
@@ -3567,51 +3567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion Musicale en Acoustique Patrimoniale Immersive [I.M.A.P.I]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do catálogo musicológico ao corpus digital em devir: Dezède, história e cronologia dos espetáculos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carrère-Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Colóquio Internacional da Rede MUSSI: As transformações do documento no espaço-tempo do conhecimento. IIIe colloque du réseau MUSSI : Les transformations du document dans l’espace-temps de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rede MUSSI - Réseau MUSSI : réseau franco-brésilien de Chercheurs en Médiations et Usages Sociaux des Savoirs de l'Information, Nov 2014, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,51 +4039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC0AD0FD"/>
+    <w:nsid w:val="E12C6650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4270,51 +4270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deramond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-6403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146877543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200163562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357581187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.deramond@univ-avignon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V57LMBM1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton-Rezzouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.191.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/cultures-arts-et-documents-au-prisme-de-l-intermedialite.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/francois-d-assise-un-poete-dans-la-cite-variations-franciscaines-en-france-xixe-xxe-siecles.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07462-5.p.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carr&#232;re-Sauc&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sur-les-sciences-information-communication-contributions-hybrides-autour-des-travaux-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#232;vre-Pernet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Brito Fichefeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472930v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hasco&#235;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Luce Coulomb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duffaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Amo Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05284841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deramond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-6403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146877543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200163562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357581187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.deramond@univ-avignon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V57LMBM1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.191.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton-Rezzouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/cultures-arts-et-documents-au-prisme-de-l-intermedialite.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/francois-d-assise-un-poete-dans-la-cite-variations-franciscaines-en-france-xixe-xxe-siecles.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07462-5.p.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#232;vre-Pernet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carr&#232;re-Sauc&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sur-les-sciences-information-communication-contributions-hybrides-autour-des-travaux-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Brito Fichefeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hasco&#235;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Luce Coulomb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472930v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duffaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Amo Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05284841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>