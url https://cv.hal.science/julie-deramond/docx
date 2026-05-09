--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -729,438 +729,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02928802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
+                <w:t xml:space="preserve">L’art de dire et de faire le goût :les médiations culturelles dans un manga culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.7-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 48, pp.7-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142902v1</w:t>
+                <w:t xml:space="preserve">halshs-04315621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage au pays du Conte</w:t>
+                <w:t xml:space="preserve">L’art de dire et de faire le goût : les médiations culturelles dans un manga culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Totem : journal du Musée d'Ethnographie de Genève</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016650v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art de dire et de faire le goût :les médiations culturelles dans un manga culinaire</w:t>
+                <w:t xml:space="preserve">Un voyage au pays du Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48, pp.7-21</w:t>
+              <w:t xml:space="preserve">Totem : journal du Musée d'Ethnographie de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04315621v1</w:t>
+                <w:t xml:space="preserve">hal-03016650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haribo : Un musée conçu pour un touriste en quête du goût de l’enfance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The baroque opera in museums: Operas in a different manner. Barockissimo at the national center for stage costumes and scenography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mouton-Rezzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comla.191.0083⟩</w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04315627v1</w:t>
+                <w:t xml:space="preserve">halshs-02926866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baroque opera in museums: Operas in a different manner. Barockissimo at the national center for stage costumes and scenography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haribo : Un musée conçu pour un touriste en quête du goût de l’enfance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29, pp.117-135. </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 191 (1), pp.83-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/culturemusees.1134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comla.191.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02926866v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04315627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction info-communicationnelle des médiations historiques et mémorielles</w:t>
               </w:r>
@@ -2425,129 +2425,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand spectacle culinaire : quand le geste est sublimé par la communication</w:t>
+                <w:t xml:space="preserve">Lorsque le cirque dialogue avec le territoire : des médiations hybrides aux médiations circulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fèvre-Pernet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Kilien Stengel. </w:t>
+                <w:t xml:space="preserve">Christine Carrère-Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Fraysse; Cécile Gardiès; Isabelle Fabre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.23-48, 2017, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-11085-1</w:t>
+              <w:t xml:space="preserve">Sur les sciences de l’information et de la communication. Contributions hybrides autour des travaux de Viviane Couzinet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782364936003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176833v1</w:t>
+                <w:t xml:space="preserve">halshs-02928827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2566,179 +2579,166 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE DOCUMENT : DIALOGUE ENTRE SCIENCES DE L'INFORMATION ET DE LA COMMUNICATION ET HISTOIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cépaduès Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2017, Le document : dialogue entre Sciences de l'information et de la communication et Histoire, 9782364935785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque le cirque dialogue avec le territoire : des médiations hybrides aux médiations circulaires</w:t>
+                <w:t xml:space="preserve">Le grand spectacle culinaire : quand le geste est sublimé par la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patrick Fraysse; Cécile Gardiès; Isabelle Fabre. </w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fèvre-Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kilien Stengel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les sciences de l’information et de la communication. Contributions hybrides autour des travaux de Viviane Couzinet</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782364936003</w:t>
+              <w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.23-48, 2017, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-11085-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02928827v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do catálogo musicológico ao corpus digital em devir: Dezède, história e cronologia dos espetáculos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carrère-Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Colóquio Internacional da Rede MUSSI: As transformações do documento no espaço-tempo do conhecimento. IIIe colloque du réseau MUSSI : Les transformations du document dans l’espace-temps de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rede MUSSI - Réseau MUSSI : réseau franco-brésilien de Chercheurs en Médiations et Usages Sociaux des Savoirs de l'Information, Nov 2014, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,51 +4039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E12C6650"/>
+    <w:nsid w:val="593E2F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4270,51 +4270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deramond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-6403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146877543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200163562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357581187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.deramond@univ-avignon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V57LMBM1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.191.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton-Rezzouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/cultures-arts-et-documents-au-prisme-de-l-intermedialite.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/francois-d-assise-un-poete-dans-la-cite-variations-franciscaines-en-france-xixe-xxe-siecles.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07462-5.p.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#232;vre-Pernet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carr&#232;re-Sauc&#232;de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sur-les-sciences-information-communication-contributions-hybrides-autour-des-travaux-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Brito Fichefeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hasco&#235;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Luce Coulomb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472930v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duffaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Amo Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05284841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-deramond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8251-6403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146877543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200163562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357581187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.deramond@univ-avignon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03668955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deramond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pianezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V57LMBM1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4338" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04142902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mouton-Rezzouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.1134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.191.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Julia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/cultures-arts-et-documents-au-prisme-de-l-intermedialite.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.marto.2021.01.0325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocim.fr/ouvrage/mediations-culturelles-innovantes-observations-croisee-dans-deux-musee-toulousains/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eua.hypotheses.org/3955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10112-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dubiau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/francois-d-assise-un-poete-dans-la-cite-variations-franciscaines-en-france-xixe-xxe-siecles.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07462-5.p.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carr&#232;re-Sauc&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sur-les-sciences-information-communication-contributions-hybrides-autour-des-travaux-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine F&#232;vre-Pernet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-communication-et-langages-2022-1.htm?contenu=presentation" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/eua/4450" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.4450" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Brito Fichefeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~no-99-Memoire-histoire-et~.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/le-document-dialogue-entre-sciences-information-communication-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hasco&#235;t" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Luce Coulomb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472930v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferrando" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heilbrunn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duffaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Amo Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05284841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>