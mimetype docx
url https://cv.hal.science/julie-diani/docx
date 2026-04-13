--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -217,209 +217,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general UMAT for finite-strain viscoelasticity with damage</w:t>
+                <w:t xml:space="preserve">3D finite element investigation of hyperelastic foam behavior. I. Voronoi closed-cell microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gouhier</w:t>
+                <w:t xml:space="preserve">Thomas C Merlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 252, pp.104468. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316844v1</w:t>
+                <w:t xml:space="preserve">hal-05412240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element investigation of hyperelastic foam behavior. I. Voronoi closed-cell microstructures</w:t>
+                <w:t xml:space="preserve">A general UMAT for finite-strain viscoelasticity with damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas C Merlette</w:t>
+                <w:t xml:space="preserve">Florian Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.105566. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.104468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412240v1</w:t>
+                <w:t xml:space="preserve">hal-05316844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear viscoelasticity of anisotropic carbon fibers reinforced thermoplastics: from micromechanics to dynamic torsion experiments</w:t>
               </w:r>
@@ -945,51 +945,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between local damage and macroscopic response of soft materials highly reinforced by monodispersed particles</w:t>
+                <w:t xml:space="preserve">Comparison of the finite strain macroscopic behavior and local damage of a soft matrix highly reinforced by spherical or polyhedral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault de Francqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
@@ -1007,106 +1007,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543517v1</w:t>
+                <w:t xml:space="preserve">hal-02900384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the finite strain macroscopic behavior and local damage of a soft matrix highly reinforced by spherical or polyhedral particles</w:t>
+                <w:t xml:space="preserve">Relationship between local damage and macroscopic response of soft materials highly reinforced by monodispersed particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault de Francqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
@@ -1124,82 +1124,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900384v1</w:t>
+                <w:t xml:space="preserve">hal-02543517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of fracture toughness of a carbon black-filled styrene butadiene rubber undergoing energy dissipation by Mullins softening</w:t>
               </w:r>
@@ -1898,460 +1898,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some features of the PPR cohesive-zone model combined with a linear unloading/reloading relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of small particles on the mechanical behavior and on the local damage of highly filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Diani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.878-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0383-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824803v1</w:t>
+                <w:t xml:space="preserve">hal-01403265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propellant cohesive fracture during the peel test of a propellant/liner structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+                <w:t xml:space="preserve">Some features of the PPR cohesive-zone model combined with a linear unloading/reloading relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94 (8), pp.657 - 666. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.32 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1332999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820210v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small particles on the mechanical behavior and on the local damage of highly filled elastomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propellant cohesive fracture during the peel test of a propellant/liner structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (2), pp.878-888. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (8), pp.657 - 666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0383-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1332999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403265v1</w:t>
+                <w:t xml:space="preserve">hal-01820210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-strain response and volume change of a highly filled rubbery composite: Experimental measurements and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (8), pp.57 - 65. </w:t>
@@ -2565,261 +2565,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mullins softening on mode I fracture of carbon-black filled rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of the influence of polydispersity on the behaviour until break of a reinforced hyperelastic material with a cohesive interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zerlauth</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0030-5⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.306-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204514v1</w:t>
+                <w:t xml:space="preserve">hal-01167823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the influence of polydispersity on the behaviour until break of a reinforced hyperelastic material with a cohesive interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Mullins softening on mode I fracture of carbon-black filled rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nancy Desgardin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Batzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zerlauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.306-1-7. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (1), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167823v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct experimental evidence of time-temperature superposition at finite strain for an amorphous polymer network</w:t>
               </w:r>
@@ -2903,1446 +2903,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the account of a cohesive interface for modeling the behavior until break of highly filled elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+                <w:t xml:space="preserve">Testing some implementations of a cohesive-zone model at finite strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93, pp.124-133. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.97-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454413v1</w:t>
+                <w:t xml:space="preserve">hal-05420545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing some implementations of a cohesive-zone model at finite strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the account of a cohesive interface for modeling the behavior until break of highly filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Diani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148, pp.97-109. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.124-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420545v1</w:t>
+                <w:t xml:space="preserve">hal-05454413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a pattern-based homogenization scheme for modeling the linear viscoelasticity of nano-reinforced polymers with an interphase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization and thermoviscoelastic modeling of strain and stress recoveries of an amorphous polymer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924994v1</w:t>
+                <w:t xml:space="preserve">hal-00867492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic and monotonic testing of free and constrained recovery properties of a chemically crosslinked acrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Sebastian Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 131, pp.39813-39820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.39813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and thermoviscoelastic modeling of strain and stress recoveries of an amorphous polymer network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study and numerical simulation of the vertical bounce of a polymer ball over a wide temperature range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerry Agbobada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (5), pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7908-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867492v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and numerical simulation of the vertical bounce of a polymer ball over a wide temperature range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modelling studies of the shape memory properties of amorphous polymer network composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastian Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerry Agbobada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7908-2⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (9), pp.095009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/23/9/095009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929914v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling studies of the shape memory properties of amorphous polymer network composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Sebastian Arrieta</w:t>
+                <w:t xml:space="preserve">Physical interpretation of the Mullins softening in a carbon-black filled SBR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/23/9/095009⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.4942-4947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061146v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical interpretation of the Mullins softening in a carbon-black filled SBR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a pattern-based homogenization scheme for modeling the linear viscoelasticity of nano-reinforced polymers with an interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.4942-4947. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.51-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061054v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of the linear viscoelasticity of carbon-black filled styrene butadiene rubbers: the role of the rubber-filler interphase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Amount of Fillers and of the Crosslink Density on the Mechanical Behavior of Carbon-Black Filled Styrene Butadiene Rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Merckel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vion-Loisel</w:t>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59, pp.65-72. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.2086-2091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.38925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795101v1</w:t>
+                <w:t xml:space="preserve">hal-00996697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Amount of Fillers and of the Crosslink Density on the Mechanical Behavior of Carbon-Black Filled Styrene Butadiene Rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical modeling of the linear viscoelasticity of carbon-black filled styrene butadiene rubbers: the role of the rubber-filler interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+                <w:t xml:space="preserve">Fabien Vion-Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp.2086-2091. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.65-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.38925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996697v1</w:t>
+                <w:t xml:space="preserve">hal-00795101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of the anisotropic behavior of Mullins softened ﬁlled rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Merckel</w:t>
+                <w:t xml:space="preserve">On modeling shape memory polymers as elastic two-phase composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57, pp.30-41. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (4-5), p. 338-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992343v1</w:t>
+                <w:t xml:space="preserve">hal-00755425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume changes in a filled elastomer studied via digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan de Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan de Crevoisier</w:t>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Besnard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Huan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31, p. 663-670. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling shape memory polymers as elastic two-phase composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+                <w:t xml:space="preserve">Constitutive modeling of the anisotropic behavior of Mullins softened ﬁlled rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755425v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting thermal shape recovery of crosslinked polymer networks from linear viscoelasticity</w:t>
               </w:r>
@@ -4439,172 +4439,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of the cyclic softening of carbon-black filled rubbers</w:t>
+                <w:t xml:space="preserve">Effect of the microstructure parameters on the mullins softening in carbon-black filled styrene-butadiene rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.1153-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.34592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630938v1</w:t>
+                <w:t xml:space="preserve">hal-00641598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Mullins effect of carbon-black filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4626,229 +4627,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (3), pp.402 - 414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5254/1.3592294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure parameters on the mullins softening in carbon-black filled styrene-butadiene rubbers</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modelling of the cyclic softening of carbon-black filled rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (29-30), pp.8651-8659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.34592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A torsion test for the study of the large deformation recovery of shape memory polymers</w:t>
               </w:r>
@@ -5091,235 +5091,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and analytical study of the elasticity of model polyurethane networks crosslinked by tri- and quadriisocyanate</w:t>
+                <w:t xml:space="preserve">Anisotropy of direction-based constitutive models for rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 288, pp.97-103. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (5), pp.640-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-009-2145-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794193v1</w:t>
+                <w:t xml:space="preserve">hal-00444336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of direction-based constitutive models for rubber-like materials</w:t>
+                <w:t xml:space="preserve">An experimental and analytical study of the elasticity of model polyurethane networks crosslinked by tri- and quadriisocyanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Brieu</w:t>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (5), pp.640-646. </w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 288, pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00396-009-2145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444336v1</w:t>
+                <w:t xml:space="preserve">hal-00794193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a carbon-black filled SBR under large strain cyclic uniaxial tension</w:t>
               </w:r>
@@ -5435,51 +5435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5539,51 +5539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the temperature dependence of the bulk modulus of polyisoprene by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5909,963 +5909,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+                <w:t xml:space="preserve">Finite strain 3D thermo-viscoelastic constitutive model for shape memory polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41(12), pp. 486-492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124139v1</w:t>
+                <w:t xml:space="preserve">hal-00189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Vacherand</w:t>
+                <w:t xml:space="preserve">Observation and modeling of anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086217v1</w:t>
+                <w:t xml:space="preserve">hal-00199116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Seiler</w:t>
+                <w:t xml:space="preserve">Observation and modelling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol. 54 (6), pp.1513-1523</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118526v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
+                <w:t xml:space="preserve">Thermomechanics of shape memory polymers: Uniaxial experiments and constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Greenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25(3), pp. 483-496</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22(2), pp. 279-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189900v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymers</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, vol .54, pp. 1513-1523</w:t>
+              <w:t xml:space="preserve">, 2006, vol. 54 (6), pp.1513-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315457v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gilormini</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25(3), pp. 483-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199116v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite strain 3D thermo-viscoelastic constitutive model for shape memory polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Gall</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41(12), pp. 486-492</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol .54, pp. 1513-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189896v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanics of shape memory polymers: Uniaxial experiments and constitutive modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.R. Greenberg</w:t>
+                <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.3044-3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189907v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modelling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Brieu</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.483-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096956v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
               </w:r>
@@ -6900,88 +6900,88 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.3044-3056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070902v1</w:t>
+                <w:t xml:space="preserve">hal-00124139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the logarithmic strain and the full-network model for a better understanding of the hyperelastic behavior of rubber-like materials</w:t>
               </w:r>
@@ -7043,338 +7043,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional model for isotropic hyperelastic rubber-like materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Rezgui</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of elastic properties in polyolefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 36 (4), pp.313-321</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 45, pp. 2433-2442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138165v1</w:t>
+                <w:t xml:space="preserve">hal-00084589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of elastic properties in polyolefins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directional model for isotropic and anisotropic rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Régnier</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. 45, pp. 2433-2442</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol 36, pp. 313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084589v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional model for isotropic and anisotropic rubber-like materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Directional model for isotropic hyperelastic rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vacherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, vol 36, pp. 313-321</w:t>
+              <w:t xml:space="preserve">, 2004, 36 (4), pp.313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112483v1</w:t>
+                <w:t xml:space="preserve">hal-00138165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional model for anisotropic hyperelastic rubber-like materials</w:t>
               </w:r>
@@ -7386,64 +7386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 105, pp. 281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7494,64 +7494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 105, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8090,217 +8090,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymers semi-cristallins</w:t>
+                <w:t xml:space="preserve">On the use of micromechanics for prediction of elasticity and linear viscoelasticity of semi crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence sur la DEformation des POlymères Solides (DEPOS 20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Obernai, France. (2 p.)</w:t>
+              <w:t xml:space="preserve">13th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kekrade, Netherlands. pp. 343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315523v1</w:t>
+                <w:t xml:space="preserve">hal-00207858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of micromechanics for prediction of elasticity and linear viscoelasticity of semi crystalline polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of the full-network model at the highlight of the logarithmic strain measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Régnier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kekrade, Netherlands. pp. 343-346</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber (ECCMR4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207858v1</w:t>
+                <w:t xml:space="preserve">hal-00300217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymères semi-cristallins</w:t>
               </w:r>
@@ -8375,109 +8362,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the full-network model at the highlight of the logarithmic strain measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymers semi-cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gilormini</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber (ECCMR4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp</w:t>
+              <w:t xml:space="preserve">20ème conférence sur la DEformation des POlymères Solides (DEPOS 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Obernai, France. (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00300217v1</w:t>
+                <w:t xml:space="preserve">hal-00315523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between microstructure and elastic properties of semi-crystalline polymers</w:t>
               </w:r>
@@ -8963,51 +8963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuzyara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-026-00875-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316844v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gouhier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Merlette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105566" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouhier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vandenbroucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00954-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0251-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820210v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aym&#233; Toulemonde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Desgardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1332999" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0383-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.05.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.11.088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilormini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.08.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Batzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zerlauth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0030-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Arrieta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39813" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arrieta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7908-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/23/9/095009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vion-Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.12.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQTRQCX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX9MXJXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.08.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9XHZH7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3592294" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34592" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.01.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-486N4K0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794193v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-009-2145-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444336v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moriceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.06.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.11.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993388" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhatnagar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.045" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R42FPCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacherand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RS6KSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118526v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189900v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vacherand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315457v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Dunn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Greenberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070902v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.65" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuzyara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-026-00875-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Merlette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gouhier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouhier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vandenbroucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00954-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0251-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aym&#233; Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Desgardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0383-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820210v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1332999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.05.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.11.088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilormini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.08.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Batzler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zerlauth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0030-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Arrieta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arrieta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39813" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7908-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/23/9/095009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vion-Loisel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.12.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX9MXJXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQTRQCX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34592" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3592294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.08.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9XHZH7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.01.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-486N4K0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-009-2145-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moriceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.06.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.11.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993388" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhatnagar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Dunn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Greenberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189900v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vacherand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R42FPCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacherand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RS6KSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.65" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>