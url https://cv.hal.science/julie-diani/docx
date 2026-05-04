--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -945,51 +945,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the finite strain macroscopic behavior and local damage of a soft matrix highly reinforced by spherical or polyhedral particles</w:t>
+                <w:t xml:space="preserve">Relationship between local damage and macroscopic response of soft materials highly reinforced by monodispersed particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault de Francqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
@@ -1007,106 +1007,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900384v1</w:t>
+                <w:t xml:space="preserve">hal-02543517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between local damage and macroscopic response of soft materials highly reinforced by monodispersed particles</w:t>
+                <w:t xml:space="preserve">Comparison of the finite strain macroscopic behavior and local damage of a soft matrix highly reinforced by spherical or polyhedral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault de Francqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
@@ -1124,82 +1124,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543517v1</w:t>
+                <w:t xml:space="preserve">hal-02900384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of fracture toughness of a carbon black-filled styrene butadiene rubber undergoing energy dissipation by Mullins softening</w:t>
               </w:r>
@@ -1465,222 +1465,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully equilibrated microsphere model with damage for rubberlike materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+                <w:t xml:space="preserve">Representative volume elements for the simulation of isotropic composites highly filled with monosized spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault de Francqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124, pp.702-713. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.277-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986861v1</w:t>
+                <w:t xml:space="preserve">hal-02046229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representative volume elements for the simulation of isotropic composites highly filled with monosized spheres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Diani</w:t>
+                <w:t xml:space="preserve">A fully equilibrated microsphere model with damage for rubberlike materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.277-286. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.702-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046229v1</w:t>
+                <w:t xml:space="preserve">hal-01986861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical strain energy release rate for rubbers: single edge notch tension versus pure shear tests</w:t>
               </w:r>
@@ -1898,51 +1898,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small particles on the mechanical behavior and on the local damage of highly filled elastomers</w:t>
+                <w:t xml:space="preserve">Propellant cohesive fracture during the peel test of a propellant/liner structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
@@ -1973,82 +1973,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (2), pp.878-888. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (8), pp.657 - 666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0383-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1332999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403265v1</w:t>
+                <w:t xml:space="preserve">hal-01820210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some features of the PPR cohesive-zone model combined with a linear unloading/reloading relationship</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propellant cohesive fracture during the peel test of a propellant/liner structure</w:t>
+                <w:t xml:space="preserve">Effects of small particles on the mechanical behavior and on the local damage of highly filled elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
@@ -2194,307 +2194,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94 (8), pp.657 - 666. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.878-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1332999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0383-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820210v2</w:t>
+                <w:t xml:space="preserve">hal-01403265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-strain response and volume change of a highly filled rubbery composite: Experimental measurements and numerical simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mobility with respect to accessible volume in Monte Carlo lattice model for polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468, pp.825 - 831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.11.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824824v1</w:t>
+                <w:t xml:space="preserve">hal-01824830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility with respect to accessible volume in Monte Carlo lattice model for polymers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress-strain response and volume change of a highly filled rubbery composite: Experimental measurements and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 468, pp.825 - 831. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (8), pp.57 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.11.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824830v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On necessary precautions when measuring solid polymer linear viscoelasticity with dynamic analysis in torsion</w:t>
               </w:r>
@@ -2565,261 +2565,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the influence of polydispersity on the behaviour until break of a reinforced hyperelastic material with a cohesive interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Mullins softening on mode I fracture of carbon-black filled rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nancy Desgardin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Batzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zerlauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167823v1</w:t>
+                <w:t xml:space="preserve">hal-01204514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mullins softening on mode I fracture of carbon-black filled rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of the influence of polydispersity on the behaviour until break of a reinforced hyperelastic material with a cohesive interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zerlauth</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 194 (1), pp.11-18. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.306-1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0030-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204514v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct experimental evidence of time-temperature superposition at finite strain for an amorphous polymer network</w:t>
               </w:r>
@@ -2903,443 +2903,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing some implementations of a cohesive-zone model at finite strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the account of a cohesive interface for modeling the behavior until break of highly filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Diani</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148, pp.97-109. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.124-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420545v1</w:t>
+                <w:t xml:space="preserve">hal-05454413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the account of a cohesive interface for modeling the behavior until break of highly filled elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+                <w:t xml:space="preserve">Testing some implementations of a cohesive-zone model at finite strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93, pp.124-133. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.97-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454413v1</w:t>
+                <w:t xml:space="preserve">hal-05420545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and thermoviscoelastic modeling of strain and stress recoveries of an amorphous polymer network</w:t>
+                <w:t xml:space="preserve">Cyclic and monotonic testing of free and constrained recovery properties of a chemically crosslinked acrylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Arrieta</w:t>
+                <w:t xml:space="preserve">Juan-Sebastian Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.95-103. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.39813-39820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.39813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867492v1</w:t>
+                <w:t xml:space="preserve">hal-00948096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic and monotonic testing of free and constrained recovery properties of a chemically crosslinked acrylate</w:t>
+                <w:t xml:space="preserve">Experimental characterization and thermoviscoelastic modeling of strain and stress recoveries of an amorphous polymer network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Sebastian Arrieta</w:t>
+                <w:t xml:space="preserve">Sebastián Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 131, pp.39813-39820. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.95-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.39813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948096v1</w:t>
+                <w:t xml:space="preserve">hal-00867492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and numerical simulation of the vertical bounce of a polymer ball over a wide temperature range</w:t>
               </w:r>
@@ -4151,85 +4151,73 @@
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31, p. 663-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of the anisotropic behavior of Mullins softened ﬁlled rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4261,229 +4249,229 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.30-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting thermal shape recovery of crosslinked polymer networks from linear viscoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (5), p. 793-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure parameters on the mullins softening in carbon-black filled styrene-butadiene rubbers</w:t>
+                <w:t xml:space="preserve">Characterization of the Mullins effect of carbon-black filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
@@ -4514,491 +4502,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.34592⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.402 - 414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/1.3592294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641598v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mullins effect of carbon-black filled rubber</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modelling of the cyclic softening of carbon-black filled rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (3), pp.402 - 414. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (29-30), pp.8651-8659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/1.3592294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656178v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of the cyclic softening of carbon-black filled rubbers</w:t>
+                <w:t xml:space="preserve">Effect of the microstructure parameters on the mullins softening in carbon-black filled styrene-butadiene rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 528 (29-30), pp.8651-8659. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.1153-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.34592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00630938v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A torsion test for the study of the large deformation recovery of shape memory polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (3), pp.335-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2011.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple framework for full-network hyperelasticity and anisotropic damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5007,1649 +4995,1649 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.75-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.09.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of direction-based constitutive models for rubber-like materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Brieu</w:t>
+                <w:t xml:space="preserve">An experimental and analytical study of the elasticity of model polyurethane networks crosslinked by tri- and quadriisocyanate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.002⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 288, pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-009-2145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444336v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and analytical study of the elasticity of model polyurethane networks crosslinked by tri- and quadriisocyanate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+                <w:t xml:space="preserve">Anisotropy of direction-based constitutive models for rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-009-2145-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (5), pp.640-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794193v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a carbon-black filled SBR under large strain cyclic uniaxial tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (1-2), pp.1921-1927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.601-612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the temperature dependence of the bulk modulus of polyisoprene by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (10-15), pp.1143-1148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927020801993388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of the micromechanics approach for predicting the linear viscoelastic behavior of semi-crystalline poly(ethylene)terephtalates (PET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol.475, pp. 229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Biaxial Tension Test Fixture for Uniaxial Testing Machine - a Validation for Hyperelastic Behavior of Rubber-Like Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (4), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Biaxial Tension Test Fixture for Uniaxial Testing Machine—A Validation for Hyperelastic Behavior of Rubber-like Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naresh Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (4), pp.100688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite strain 3D thermo-viscoelastic constitutive model for shape memory polymers</w:t>
+                <w:t xml:space="preserve">Thermomechanics of shape memory polymers: Uniaxial experiments and constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gall</w:t>
+                <w:t xml:space="preserve">M.L Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Greenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41(12), pp. 486-492</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22(2), pp. 279-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189896v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gilormini</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25(3), pp. 483-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199116v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modelling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brieu</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 54 (6), pp.1513-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096956v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanics of shape memory polymers: Uniaxial experiments and constitutive modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.R. Greenberg</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22(2), pp. 279-313</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol .54, pp. 1513-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189907v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite strain 3D thermo-viscoelastic constitutive model for shape memory polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Seiler</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol. 54 (6), pp.1513-1523</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41(12), pp. 486-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118526v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
+                <w:t xml:space="preserve">Observation and modeling of anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25(3), pp. 483-496</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189900v1</w:t>
+                <w:t xml:space="preserve">hal-00199116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Régnier</w:t>
+                <w:t xml:space="preserve">Observation and modelling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol .54, pp. 1513-1523</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315457v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6668,220 +6656,220 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.3044-3056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.483-496. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.09.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6900,691 +6888,691 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43, pp.3044-3056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the logarithmic strain and the full-network model for a better understanding of the hyperelastic behavior of rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol.53, pp. 2579-2596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of elastic properties in polyolefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, vol. 45, pp. 2433-2442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional model for isotropic and anisotropic rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, vol 36, pp. 313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional model for isotropic hyperelastic rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (4), pp.313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional model for anisotropic hyperelastic rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 105, pp. 281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional model for anisotropic hyperelastic rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 105, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7594,51 +7582,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de forme de poutres et plaques viscoélastiques en vibration libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7680,893 +7668,893 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dangling chain effects on the modulus of polyurethane networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques induites des matériaux plastiques injectés : du polymère renforcé par des fibres aux polymères semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical understanding of the bulk modulus of polyisoprene by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des propriétés thermo-élastiques d'un composite injecté et chargé de fibres courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupement Français des Polymères – SAGE : Mise en œuvre et comportement des polymères et élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, CEMEF, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of micromechanics for prediction of elasticity and linear viscoelasticity of semi crystalline polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymères semi-cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kekrade, Netherlands. pp. 343-346</w:t>
+              <w:t xml:space="preserve">20ème conférence sur la DEformation des POlymères Solides (DEPOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Obernai, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207858v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the full-network model at the highlight of the logarithmic strain measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of micromechanics for prediction of elasticity and linear viscoelasticity of semi crystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gilormini</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber (ECCMR4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp</w:t>
+              <w:t xml:space="preserve">13th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kekrade, Netherlands. pp. 343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300217v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymères semi-cristallins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of the full-network model at the highlight of the logarithmic strain measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Régnier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence sur la DEformation des POlymères Solides (DEPOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Obernai, France. pp</w:t>
+              <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber (ECCMR4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207854v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymers semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence sur la DEformation des POlymères Solides (DEPOS 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Obernai, France. (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between microstructure and elastic properties of semi-crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, San Francisco, United States. Ref 882 E, EE7.9.1-EE7.9.6, 28 (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8576,104 +8564,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de test pour effectuer une traction, afin d'appliquer à une éprouvette un champ de déformation biaxiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Brevet n° : FR 04/10 238. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8683,140 +8671,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Castelnau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.781-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8963,51 +8951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuzyara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-026-00875-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Merlette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gouhier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouhier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vandenbroucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00954-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0251-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aym&#233; Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Desgardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0383-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820210v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1332999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.05.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.11.088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilormini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.08.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Batzler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zerlauth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0030-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Arrieta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arrieta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39813" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7908-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/23/9/095009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vion-Loisel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.12.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX9MXJXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQTRQCX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34592" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3592294" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.08.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9XHZH7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.01.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-486N4K0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444336v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-009-2145-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mignot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moriceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.06.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.11.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993388" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhatnagar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Dunn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Greenberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189900v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vacherand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.045" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R42FPCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacherand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RS6KSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096941v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084589v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139397v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.65" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuzyara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-026-00875-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Merlette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gouhier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouhier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vandenbroucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00954-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0251-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820210v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aym&#233; Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Desgardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1332999" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0383-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.11.088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilormini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.08.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Batzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zerlauth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0030-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Arrieta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arrieta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7908-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/23/9/095009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vion-Loisel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.12.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQTRQCX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3592294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.08.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9XHZH7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34592" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.01.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-486N4K0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-009-2145-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mignot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moriceau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.11.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993388" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhatnagar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Dunn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Greenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vacherand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R42FPCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacherand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RS6KSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.65" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>