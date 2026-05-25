--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -945,51 +945,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between local damage and macroscopic response of soft materials highly reinforced by monodispersed particles</w:t>
+                <w:t xml:space="preserve">Comparison of the finite strain macroscopic behavior and local damage of a soft matrix highly reinforced by spherical or polyhedral particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault de Francqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
@@ -1007,106 +1007,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543517v1</w:t>
+                <w:t xml:space="preserve">hal-02900384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the finite strain macroscopic behavior and local damage of a soft matrix highly reinforced by spherical or polyhedral particles</w:t>
+                <w:t xml:space="preserve">Relationship between local damage and macroscopic response of soft materials highly reinforced by monodispersed particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault de Francqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
@@ -1124,82 +1124,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900384v1</w:t>
+                <w:t xml:space="preserve">hal-02543517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of fracture toughness of a carbon black-filled styrene butadiene rubber undergoing energy dissipation by Mullins softening</w:t>
               </w:r>
@@ -1898,51 +1898,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propellant cohesive fracture during the peel test of a propellant/liner structure</w:t>
+                <w:t xml:space="preserve">Effects of small particles on the mechanical behavior and on the local damage of highly filled elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
@@ -1973,82 +1973,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94 (8), pp.657 - 666. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.878-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1332999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0383-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820210v2</w:t>
+                <w:t xml:space="preserve">hal-01403265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some features of the PPR cohesive-zone model combined with a linear unloading/reloading relationship</w:t>
               </w:r>
@@ -2119,51 +2119,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small particles on the mechanical behavior and on the local damage of highly filled elastomers</w:t>
+                <w:t xml:space="preserve">Propellant cohesive fracture during the peel test of a propellant/liner structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
@@ -2194,82 +2194,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (2), pp.878-888. </w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94 (8), pp.657 - 666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0383-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2017.1332999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403265v1</w:t>
+                <w:t xml:space="preserve">hal-01820210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mobility with respect to accessible volume in Monte Carlo lattice model for polymers</w:t>
               </w:r>
@@ -2565,261 +2565,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mullins softening on mode I fracture of carbon-black filled rubbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of the influence of polydispersity on the behaviour until break of a reinforced hyperelastic material with a cohesive interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Aymé Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zerlauth</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0030-5⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.306-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204514v1</w:t>
+                <w:t xml:space="preserve">hal-01167823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the influence of polydispersity on the behaviour until break of a reinforced hyperelastic material with a cohesive interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Mullins softening on mode I fracture of carbon-black filled rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nancy Desgardin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Batzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zerlauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103, pp.306-1-7. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194 (1), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0030-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167823v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct experimental evidence of time-temperature superposition at finite strain for an amorphous polymer network</w:t>
               </w:r>
@@ -4557,286 +4557,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of the cyclic softening of carbon-black filled rubbers</w:t>
+                <w:t xml:space="preserve">Effect of the microstructure parameters on the mullins softening in carbon-black filled styrene-butadiene rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berghezan</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.1153-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.34592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630938v1</w:t>
+                <w:t xml:space="preserve">hal-00641598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure parameters on the mullins softening in carbon-black filled styrene-butadiene rubbers</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modelling of the cyclic softening of carbon-black filled rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berghezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528 (29-30), pp.8651-8659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2011.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.34592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641598v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A torsion test for the study of the large deformation recovery of shape memory polymers</w:t>
               </w:r>
@@ -5079,235 +5079,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and analytical study of the elasticity of model polyurethane networks crosslinked by tri- and quadriisocyanate</w:t>
+                <w:t xml:space="preserve">Anisotropy of direction-based constitutive models for rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+                <w:t xml:space="preserve">Jean Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 288, pp.97-103. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (5), pp.640-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-009-2145-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794193v1</w:t>
+                <w:t xml:space="preserve">hal-00444336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of direction-based constitutive models for rubber-like materials</w:t>
+                <w:t xml:space="preserve">An experimental and analytical study of the elasticity of model polyurethane networks crosslinked by tri- and quadriisocyanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gillibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Brieu</w:t>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (5), pp.640-646. </w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 288, pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00396-009-2145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444336v1</w:t>
+                <w:t xml:space="preserve">hal-00794193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a carbon-black filled SBR under large strain cyclic uniaxial tension</w:t>
               </w:r>
@@ -5404,2175 +5404,2291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on the Mullins effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+                <w:t xml:space="preserve">Micromechanical modelling of the viscoelastic behaviour of an amorphous poly(ethylene)terephthalate (PET) reinforced by spherical glass beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.11.017⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (6-7), pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773015v1</w:t>
+                <w:t xml:space="preserve">hal-05623769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the temperature dependence of the bulk modulus of polyisoprene by molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">A review on the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927020801993388⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.601-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515030v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relevance of the micromechanics approach for predicting the linear viscoelastic behavior of semi-crystalline poly(ethylene)terephtalates (PET)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Régnier</w:t>
+                <w:t xml:space="preserve">Study on the temperature dependence of the bulk modulus of polyisoprene by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (10-15), pp.1143-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020801993388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315463v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Biaxial Tension Test Fixture for Uniaxial Testing Machine - a Validation for Hyperelastic Behavior of Rubber-Like Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the relevance of the micromechanics approach for predicting the linear viscoelastic behavior of semi-crystalline poly(ethylene)terephtalates (PET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bhatnagar</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (4), pp.1-9</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol.475, pp. 229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118570v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Biaxial Tension Test Fixture for Uniaxial Testing Machine—A Validation for Hyperelastic Behavior of Rubber-like Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Brieu</w:t>
+                <w:t xml:space="preserve">A New Biaxial Tension Test Fixture for Uniaxial Testing Machine - a Validation for Hyperelastic Behavior of Rubber-Like Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bhatnagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (4), pp.100688</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145819v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanics of shape memory polymers: Uniaxial experiments and constitutive modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+                <w:t xml:space="preserve">A New Biaxial Tension Test Fixture for Uniaxial Testing Machine—A Validation for Hyperelastic Behavior of Rubber-like Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L Dunn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.R. Greenberg</w:t>
+                <w:t xml:space="preserve">Naresh Bhatnagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22(2), pp. 279-313</w:t>
+              <w:t xml:space="preserve">Journal of Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (4), pp.100688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189907v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
+                <w:t xml:space="preserve">Thermomechanics of shape memory polymers: Uniaxial experiments and constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Brieu</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Greenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25(3), pp. 483-496</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22(2), pp. 279-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189900v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite strain 3D thermo-viscoelastic constitutive model for shape memory polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Seiler</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol. 54 (6), pp.1513-1523</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41(12), pp. 486-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118526v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation and modeling of anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Régnier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol .54, pp. 1513-1523</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315457v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite strain 3D thermo-viscoelastic constitutive model for shape memory polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Gall</w:t>
+                <w:t xml:space="preserve">Observation and modelling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41(12), pp. 486-492</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189896v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gilormini</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Seiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 54 (6), pp.1513-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199116v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modelling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, vol.43, pp. 3044-3056</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25(3), pp. 483-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096956v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of isotropic elastic behavior of semicrystalline polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol .54, pp. 1513-1523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00070902v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
+                <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Vacherand</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.483-496. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.3044-3056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086217v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+                <w:t xml:space="preserve">A damage directional constitutive model for Mullins effect with permanent set and induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilormini</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.483-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2005.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124139v1</w:t>
+                <w:t xml:space="preserve">hal-00086217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the logarithmic strain and the full-network model for a better understanding of the hyperelastic behavior of rubber-like materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gilormini</w:t>
+                <w:t xml:space="preserve">Observation and modeling of the anisotropic visco-hyperelastic behavior of a rubberlike material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.3044-3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096941v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of elastic properties in polyolefins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining the logarithmic strain and the full-network model for a better understanding of the hyperelastic behavior of rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Régnier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. 45, pp. 2433-2442</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol.53, pp. 2579-2596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084589v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional model for isotropic and anisotropic rubber-like materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical modeling of elastic properties in polyolefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol 36, pp. 313-321</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 45, pp. 2433-2442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112483v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional model for isotropic hyperelastic rubber-like materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Directional model for isotropic and anisotropic rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 36 (4), pp.313-321</w:t>
+              <w:t xml:space="preserve">, 2004, vol 36, pp. 313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138165v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional model for anisotropic hyperelastic rubber-like materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Directional model for isotropic hyperelastic rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vacherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 105, pp. 281-288</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (4), pp.313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113841v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional model for anisotropic hyperelastic rubber-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Vacherand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 105, pp. 281-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directional model for anisotropic hyperelastic rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Vacherand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 105, pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7582,51 +7698,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de forme de poutres et plaques viscoélastiques en vibration libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7668,87 +7784,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dangling chain effects on the modulus of polyurethane networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7763,87 +7879,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques induites des matériaux plastiques injectés : du polymère renforcé par des fibres aux polymères semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7858,182 +7974,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical understanding of the bulk modulus of polyisoprene by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilormini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des propriétés thermo-élastiques d'un composite injecté et chargé de fibres courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,263 +8164,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupement Français des Polymères – SAGE : Mise en œuvre et comportement des polymères et élastomères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, CEMEF, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymères semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence sur la DEformation des POlymères Solides (DEPOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Obernai, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of micromechanics for prediction of elasticity and linear viscoelasticity of semi crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Kekrade, Netherlands. pp. 343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the full-network model at the highlight of the logarithmic strain measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8320,241 +8436,241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Constitutive Models for Rubber (ECCMR4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'utilisation des modèles micromécaniques pour la prédiction du comportement élastique et viscoélastique linéaire des polymers semi-cristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème conférence sur la DEformation des POlymères Solides (DEPOS 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Obernai, France. (2 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between microstructure and elastic properties of semi-crystalline polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, San Francisco, United States. Ref 882 E, EE7.9.1-EE7.9.6, 28 (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8564,104 +8680,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de test pour effectuer une traction, afin d'appliquer à une éprouvette un champ de déformation biaxiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Brevet n° : FR 04/10 238. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8671,140 +8787,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.781-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8951,51 +9067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuzyara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-026-00875-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Merlette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gouhier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouhier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vandenbroucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00954-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0251-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820210v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aym&#233; Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Desgardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1332999" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0383-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.11.088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilormini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.08.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Batzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zerlauth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0030-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Arrieta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arrieta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7908-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/23/9/095009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vion-Loisel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.12.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQTRQCX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3592294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.08.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9XHZH7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34592" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.01.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-486N4K0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-009-2145-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444336v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mignot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moriceau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.11.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993388" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315463v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhatnagar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Dunn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Greenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vacherand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189896v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070902v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R42FPCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacherand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RS6KSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124139v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138165v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300243v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207858v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164774v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.65" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuzyara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-026-00875-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Merlette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Diani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gouhier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouhier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163993v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hooshmand-Ahoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086548v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amstutz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-023-03602-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault de Francqueville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vandenbroucke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roucou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Colombo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103645" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-020-00954-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824808v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0251-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Aym&#233; Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Desgardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0383-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.01.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820210v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2017.1332999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.11.088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.05.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Diani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gilormini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2017.08.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Batzler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zerlauth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0030-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Arrieta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.09.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arrieta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agbobada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7908-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/23/9/095009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Merckel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38925" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vion-Loisel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.12.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de Crevoisier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992343v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDQTRQCX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3592294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34592" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berghezan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.08.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP9XHZH7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2011.01.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-486N4K0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794193v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-009-2145-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mignot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moriceau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#233;gnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.02.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NPD79RH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.11.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020801993388" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhatnagar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhatnagar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Dunn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Greenberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seiler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189900v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Vacherand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.06.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R42FPCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vacherand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.09.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RS6KSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezgui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139397v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fayolle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315478v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315476v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207858v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.65" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>