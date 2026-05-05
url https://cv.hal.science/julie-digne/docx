--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -2277,317 +2277,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-similarité pour la compression haute précision des surfaces échantillonnées.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Valette</w:t>
+                <w:t xml:space="preserve">Numerical analysis of differential operators on raw point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des GTMG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (2), pp.255-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-013-0584-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301060v1</w:t>
+                <w:t xml:space="preserve">hal-01135993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity for accurate compression of point sampled surfaces</w:t>
+                <w:t xml:space="preserve">Auto-similarité pour la compression haute précision des surfaces échantillonnées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des GTMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983003v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of differential operators on raw point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+                <w:t xml:space="preserve">Self-similarity for accurate compression of point sampled surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127 (2), pp.255-289. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.155-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-013-0584-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135993v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
               </w:r>
@@ -3554,265 +3554,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCQM: A Full-Reference Quality Metric for Colored 3D Point Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yana Nehmé</w:t>
+                <w:t xml:space="preserve">Few-camera Dynamic Scene Variational Novel-view Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix-Emőke Fülöp-Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Tursman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tompkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOURNÉES FRANÇAISES D'INFORMATIQUE GRAPHIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529668v1</w:t>
+                <w:t xml:space="preserve">hal-03372486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-camera Dynamic Scene Variational Novel-view Synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James Tompkin</w:t>
+                <w:t xml:space="preserve">PCQM: A Full-Reference Quality Metric for Colored 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES FRANÇAISES D'INFORMATIQUE GRAPHIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX48832.2020.9123147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372486v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy changes and virtual restoration of statues</w:t>
               </w:r>
@@ -3893,77 +3893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PC-MSDM: A quality metric for 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6006,51 +6006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buonomo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Cl&#233;mot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01121-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix-Em&#337;ke F&#252;l&#246;p-Balogh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Tursman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tompkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Fu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2719024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;arzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13338" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Guislain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Digne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.81" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0584-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Nikolakakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouasfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Marinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Paulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992436v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beneteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274247.3274512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salembier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-1-4939-0790-8_27#" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0790-8_27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004858v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buonomo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Cl&#233;mot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01121-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix-Em&#337;ke F&#252;l&#246;p-Balogh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Tursman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tompkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Fu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2719024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;arzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13338" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Guislain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Digne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.81" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0584-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Nikolakakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouasfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Marinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Paulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992436v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beneteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274247.3274512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salembier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-1-4939-0790-8_27#" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0790-8_27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004858v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>