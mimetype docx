--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -66,2652 +66,2860 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Preserving Neural Shape Morphing</w:t>
+                <w:t xml:space="preserve">Explicit flows for implicit surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (5), </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (4), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.70196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3811331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113996v1</w:t>
+                <w:t xml:space="preserve">hal-05622054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable Owen Scrambling</w:t>
+                <w:t xml:space="preserve">Topological Autoencoders++: Fast and Accurate Cycle-Aware Dimensionality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Doignies</w:t>
+                <w:t xml:space="preserve">Mattéo Clémot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coeurjolly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3687764⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), pp.1622-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3644671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721127v1</w:t>
+                <w:t xml:space="preserve">hal-05004858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of Optimal Transport for Computer Graphics and Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+                <w:t xml:space="preserve">Volume Preserving Neural Shape Morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 44 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029613v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural skeleton: Implicit neural representation away from the surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiable Owen Scrambling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattéo Clémot</w:t>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.06.012⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, proceeding of Siggraph ASIA 2024, 43 (6), pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3687764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159959v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight integration of 3D features to improve 2D image segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Wendland</w:t>
+                <w:t xml:space="preserve">Neural skeleton: Implicit neural representation away from the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Clémot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.326-336. </w:t>
+              <w:t xml:space="preserve">, 2023, 114, pp.368-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159883v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Generate Wasserstein Barycenters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lacombe</w:t>
+                <w:t xml:space="preserve">A survey of Optimal Transport for Computer Graphics and Computer Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374452v1</w:t>
+                <w:t xml:space="preserve">hal-04029613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Scene Novel View Synthesis via Deferred Spatio-temporal Consistency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Tompkin</w:t>
+                <w:t xml:space="preserve">Lightweight integration of 3D features to improve 2D image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 107, pp.220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2022.07.019⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 114, pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374431v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code Replicability in Computer Graphics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning to Generate Wasserstein Barycenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mellado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3386569.3392413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.354-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01121-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563203v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAKIR : An algorithm for revealing the anatomy and pose of statues from raw point sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+                <w:t xml:space="preserve">Dynamic Scene Novel View Synthesis via Deferred Spatio-temporal Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix-Emőke Fülöp-Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Tursman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tompkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14152⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2022.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952951v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mpLBP: A point-based representation for surface pattern description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Biasotti</w:t>
+                <w:t xml:space="preserve">Code Replicability in Computer Graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mellado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.12.001⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3386569.3392413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406554v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Geometric Representation Through Local Shape Probing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAKIR : An algorithm for revealing the anatomy and pose of statues from raw point sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2719024⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547820v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavejets: A Local Frequency Framework for Shape Details Amplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Béarzi</w:t>
+                <w:t xml:space="preserve">mpLBP: A point-based representation for surface pattern description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Moscoso Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Biasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13338⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722993v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution of Point Set Surfaces using Local Similarities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse Geometric Representation Through Local Shape Probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13216⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.2238-2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2719024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521806v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">Wavejets: A Local Frequency Framework for Shape Details Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Béarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583706v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bilateral Filter for Point Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-resolution of Point Set Surfaces using Local Similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzouz Hamdi-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo de Franchis</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2017.179⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636966v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine scale image registration in large-scale urban LIDAR point sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bilateral Filter for Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monnier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo de Franchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.278 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2017.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468091v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">Fine scale image registration in large-scale urban LIDAR point sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-017-1393-6⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on Large-Scale 3D Modeling of Urban Indoor or Outdoor Scenes from Images and Range Scans, 157, pp.90-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520366v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representation of terrains for procedural modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Interactive Example-Based Terrain Authoring with Conditional Generative Adversarial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258986v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583706v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implementation and Parallelization of the Scale-Space Meshing Algorithm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Chica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2015.102⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-017-1393-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238790v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis and implementation of a parallel ball pivoting algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse representation of terrains for procedural modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5201/ipol.2014.81⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267724v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of differential operators on raw point clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">An Implementation and Parallelization of the Scale-Space Meshing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Digne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127 (2), pp.255-289. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.282-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-013-0584-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2015.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135993v1</w:t>
+                <w:t xml:space="preserve">hal-01238790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-similarité pour la compression haute précision des surfaces échantillonnées.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Valette</w:t>
+                <w:t xml:space="preserve">Numerical analysis of differential operators on raw point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des GTMG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (2), pp.255-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-013-0584-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301060v1</w:t>
+                <w:t xml:space="preserve">hal-01135993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity for accurate compression of point sampled surfaces</w:t>
+                <w:t xml:space="preserve">An analysis and implementation of a parallel ball pivoting algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12305⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2014.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983003v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auto-similarité pour la compression haute précision des surfaces échantillonnées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des GTMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-similarity for accurate compression of point sampled surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-013-0414-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2721,1128 +2929,1128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction tomographique par représentation neuronale implicite de volumes régularisée pour la microscopie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Multari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichiţa Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Colloque sur le traitement du signal et des images GRETSI’25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCONet : Réseaux d'Occupation Convolutifs pour la Segmentation Multi-Organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30° Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCONet: Convolutional Occupancy Networks for Multi-Organ Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RibPull: Implicit Occupancy Fields and Medial Axis Extraction for CT Ribcage Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Nikolakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ouasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Marinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Vancouver, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and time continuous physics simulation from partial observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeven Janny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Example-Based Sampling with Diffusion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Doignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siggraph Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Siggraph, Dec 2023, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3610548.3618243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EAGLE: Large-Scale Learning of Turbulent Fluid Dynamics with Mesh Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeven Janny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Beneteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-camera Dynamic Scene Variational Novel-view Synthesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James Tompkin</w:t>
+                <w:t xml:space="preserve">PCQM: A Full-Reference Quality Metric for Colored 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES FRANÇAISES D'INFORMATIQUE GRAPHIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX48832.2020.9123147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372486v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCQM: A Full-Reference Quality Metric for Colored 3D Point Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yana Nehmé</w:t>
+                <w:t xml:space="preserve">Few-camera Dynamic Scene Variational Novel-view Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix-Emőke Fülöp-Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Tursman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tompkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOURNÉES FRANÇAISES D'INFORMATIQUE GRAPHIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529668v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy changes and virtual restoration of statues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,308 +4065,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Graphics and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PC-MSDM: A quality metric for 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Quality of Multimedia Experience (QoMEX 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QoMEX.2019.8743313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mpLBP: An Extension of the Local Binary Pattern to Surfaces based on an Efficient Coding of the Point Neighbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Moscoso Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Biasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gênes, Italy. 8p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/3dor.20191056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and pose estimation from point sets using FAKIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,177 +4381,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting Motion Distortions in Time-of-Flight Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix-Emőke Fülöp-Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Siggraph Conference on Motion, Interaction and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.no 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3274247.3274512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting and Correcting Shadows in Urban Point Clouds and Image Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4352,343 +4560,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lefebvre-Albaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on 3D Vision (3DV), Oct 2016, Stanford, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Stanford, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface derivatives computation using Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Béarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport optimal pour la reconstruction robuste de formes à partir de nuages de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity Based Filtering of Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR International Workshop on Point Cloud Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rhode Island, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4698,312 +4906,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood Filters and the Recovery of 3D Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Dimiccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salembier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otmar Scherzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Methods in Imaging (2nd Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1645-1673, 2015, 978-1-4939-0789-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-0790-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAKIR : An algorithm for estimating the pose and elementary anatomy of archaeological statues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+                <w:t xml:space="preserve">Learning to Generate Wasserstein Barycenters: datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/ZENODO.7185971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251608v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning to Generate Wasserstein Barycenters: datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/ZENODO.7185972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAKIR : An algorithm for estimating the pose and elementary anatomy of archaeological statues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recalage d'image dans des nuages de points de scènes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5031,474 +5459,386 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Autoencoders++: Fast and Accurate Cycle-Aware Dimensionality Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Delaunay-Rips filtration: a study and an algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Clémot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004858v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaunay-Rips filtration: a study and an algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattéo Clémot</w:t>
+                <w:t xml:space="preserve">Symmetrized semi-discrete optimal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nivoliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425448v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrized semi-discrete optimal transport</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbitrary order principal directions and how to compute them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Béarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5508,147 +5848,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-Preserving Surface Reconstruction and Simplification from Defect-Laden Point Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Desbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7991, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5658,100 +5998,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse geometry : from the raw point cloud to the 3D Surface : theory and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. École normale supérieure de Cachan - ENS Cachan, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00557589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5761,105 +6101,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to local and non-local surface analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computational Geometry [cs.CG]. Université Claude Bernard Lyon 1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01884583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6006,51 +6346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buonomo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70196" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687764" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Cl&#233;mot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159883v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacombe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01121-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix-Em&#337;ke F&#252;l&#246;p-Balogh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Tursman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tompkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Fu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2719024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;arzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13338" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Guislain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Digne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.81" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0584-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980745" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Nikolakakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouasfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Marinescu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Paulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992436v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beneteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274247.3274512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salembier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-1-4939-0790-8_27#" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0790-8_27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004858v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buonomo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3811331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004858v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Cl&#233;mot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3644671" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Iehl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3687764" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacombe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01121-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix-Em&#337;ke F&#252;l&#246;p-Balogh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Tursman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tompkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2022.07.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Fu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Moscoso Thompson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Biasotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2719024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann B&#233;arzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Hamdi-Cherif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Guislain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.12.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Digne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-013-0584-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.81" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12305" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen-Steiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbrun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0414-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Jouvencel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Nikolakakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouasfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Marinescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Janny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Paulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610548.3618243" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992436v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beneteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529668v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meynet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehm&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX48832.2020.9123147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2019.8743313" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191056" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274247.3274512" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Dimiccoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salembier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007%2F978-1-4939-0790-8_27#" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0790-8_27" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05614581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.7185971" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05614582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.7185972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251608v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320263v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431258v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>