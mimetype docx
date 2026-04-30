--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -781,51 +781,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-driven exploration of sharing set management strategies for cache coherence in manycores</w:t>
+                <w:t xml:space="preserve">A Method for Fast Evaluation of Sharing Set Management Strategies in Cache Coherence Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guthmuller</w:t>
@@ -843,97 +843,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fuguet Tortolero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International New Circuits and Systems Conference (NEWCAS'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.77-80</w:t>
+              <w:t xml:space="preserve">30th International Conference on Architecture of Computing Systems (ARCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.111-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701046v1</w:t>
+                <w:t xml:space="preserve">hal-01523232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Fast Evaluation of Sharing Set Management Strategies in Cache Coherence Protocols</w:t>
+                <w:t xml:space="preserve">Trace-driven exploration of sharing set management strategies for cache coherence in manycores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guthmuller</w:t>
@@ -951,73 +951,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fuguet Tortolero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Architecture of Computing Systems (ARCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.111-123</w:t>
+              <w:t xml:space="preserve">15th IEEE International New Circuits and Systems Conference (NEWCAS'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523232v1</w:t>
+                <w:t xml:space="preserve">hal-01701046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1275,51 +1275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04132511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mambu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12010018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03313560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11030028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Badaroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579170.3579261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guthmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuguet Tortolero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04132511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mambu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea12010018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03313560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea11030028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Badaroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579170.3579261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mambu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guthmuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuguet Tortolero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM093" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>