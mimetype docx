--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -859,174 +859,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Enseignants autistes : l’aboutissement d’un parcours inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrOPICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.20398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197604v1</w:t>
+                <w:t xml:space="preserve">hal-03843313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignants autistes : l’aboutissement d’un parcours inclusif ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.20398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843313v1</w:t>
+                <w:t xml:space="preserve">hal-04197604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistes : entre situations de vulnérabilité et pouvoir d’agir ?</w:t>
               </w:r>
@@ -1823,165 +1823,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bédéistique de l’autisme : l’expression artistique au service de l’inclusion.</w:t>
+                <w:t xml:space="preserve">Les enseignants autistes au coeur de la dynamique inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilinguisme, expression artistique: repenser l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hajasoa Vololona Picard; Mahëva Permalnaïck; Audrey Noël; Fabrice Georger,; Mathilde Ecormier, May 2025, Saint Denis (97400), Réunion</w:t>
+              <w:t xml:space="preserve">Handicap &amp; inclusivité : 3 chercheuses, trois regards pour penser la société inclusive.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Depigny; Emilie Pontanier, Mar 2025, Saint Denis (97400), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239732v1</w:t>
+                <w:t xml:space="preserve">hal-05239678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants autistes au coeur de la dynamique inclusive</w:t>
+                <w:t xml:space="preserve">Approche bédéistique de l’autisme : l’expression artistique au service de l’inclusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap &amp; inclusivité : 3 chercheuses, trois regards pour penser la société inclusive.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Depigny; Emilie Pontanier, Mar 2025, Saint Denis (97400), Réunion</w:t>
+              <w:t xml:space="preserve">Plurilinguisme, expression artistique: repenser l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hajasoa Vololona Picard; Mahëva Permalnaïck; Audrey Noël; Fabrice Georger,; Mathilde Ecormier, May 2025, Saint Denis (97400), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239678v1</w:t>
+                <w:t xml:space="preserve">hal-05239732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistic Teachers: Inclusion and Belonging</w:t>
               </w:r>
@@ -2237,165 +2237,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et société inclusive : l'éducation en question</w:t>
+                <w:t xml:space="preserve">Vers la construction d'une identité autistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autisme et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Construction et déconstruction des identités : entre le corporel et le symbolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665521v1</w:t>
+                <w:t xml:space="preserve">hal-03665524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d'une identité autistique</w:t>
+                <w:t xml:space="preserve">Autisme et société inclusive : l'éducation en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction et déconstruction des identités : entre le corporel et le symbolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Autisme et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665524v1</w:t>
+                <w:t xml:space="preserve">hal-03665521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nietzsche, un philologue classique contesté</w:t>
               </w:r>
@@ -3318,51 +3318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Tol&#232;de" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Keller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Oelsner-Monmerqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kugel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Tol&#232;de" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Keller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Oelsner-Monmerqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kugel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>