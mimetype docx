--- v1 (2026-04-13)
+++ v2 (2026-05-09)
@@ -859,174 +859,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignants autistes : l’aboutissement d’un parcours inclusif ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843313v1</w:t>
+                <w:t xml:space="preserve">hal-04197604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Enseignants autistes : l’aboutissement d’un parcours inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrOPICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.20398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197604v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autistes : entre situations de vulnérabilité et pouvoir d’agir ?</w:t>
               </w:r>
@@ -1789,952 +1789,1159 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants autistes au coeur de la dynamique inclusive</w:t>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Métiers de l’enseignement et de la recherche : penser les transitions pour sécuriser les parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap &amp; inclusivité : 3 chercheuses, trois regards pour penser la société inclusive.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yves Depigny; Emilie Pontanier, Mar 2025, Saint Denis (97400), Réunion</w:t>
+              <w:t xml:space="preserve">Vers des études supérieures réellement inclusives. Formation et autodétermination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Dumonteil; Delphine Connes; Leslie Amiot; Mickael Jury; Julia Midelet, Apr 2026, Saint Denis (97400), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239678v1</w:t>
+                <w:t xml:space="preserve">hal-05610194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bédéistique de l’autisme : l’expression artistique au service de l’inclusion.</w:t>
+                <w:t xml:space="preserve">Discours d'introduction du colloque Et SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurilinguisme, expression artistique: repenser l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hajasoa Vololona Picard; Mahëva Permalnaïck; Audrey Noël; Fabrice Georger,; Mathilde Ecormier, May 2025, Saint Denis (97400), Réunion</w:t>
+              <w:t xml:space="preserve">Vers des études supérieures réellement inclusives. Formation et autodétermination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Dumonteil; Delphine Connes; Leslie Amiot; Mickaël Jury; Julia Midelet, Apr 2026, Saint Denis (97400), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239732v1</w:t>
+                <w:t xml:space="preserve">hal-05610184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autistic Teachers: Inclusion and Belonging</w:t>
+                <w:t xml:space="preserve">Les enseignants autistes au coeur de la dynamique inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living and Leading in the Next Era: Connecting Teaching, Research, Citizenship and Equity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISATT, Jul 2023, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">Handicap &amp; inclusivité : 3 chercheuses, trois regards pour penser la société inclusive.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yves Depigny; Emilie Pontanier, Mar 2025, Saint Denis (97400), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407635v1</w:t>
+                <w:t xml:space="preserve">hal-05239678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignants autistes : éthique et pratiques inclusives</w:t>
+                <w:t xml:space="preserve">Approche bédéistique de l’autisme : l’expression artistique au service de l’inclusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l'enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Plurilinguisme, expression artistique: repenser l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hajasoa Vololona Picard; Mahëva Permalnaïck; Audrey Noël; Fabrice Georger,; Mathilde Ecormier, May 2025, Saint Denis (97400), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854741v1</w:t>
+                <w:t xml:space="preserve">hal-05239732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d'enseignants autistes : l'inclusion en question</w:t>
+                <w:t xml:space="preserve">Table ronde : &amp;quot;La loi de 2005 a 20 ans&amp;quot;. Entre paroles d'experts et de terrain, quel chemin parcouru ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un autre regard sur l'autisme à l'âge adulte : Recherche et interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Semaine européenne pour l'emploi des personnes handicapées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRITH Réunion, Nov 2025, Saint Paul de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665516v1</w:t>
+                <w:t xml:space="preserve">hal-05610218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et situations de vulnérabilité : une approche socio-historique</w:t>
+                <w:t xml:space="preserve">Autistic Teachers: Inclusion and Belonging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandir ensemble : regards sur la santé mentale des enfants et des adolescents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint Leu, La Réunion</w:t>
+              <w:t xml:space="preserve">Living and Leading in the Next Era: Connecting Teaching, Research, Citizenship and Equity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISATT, Jul 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665515v1</w:t>
+                <w:t xml:space="preserve">hal-04407635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d'une identité autistique</w:t>
+                <w:t xml:space="preserve">Parcours d'enseignants autistes : l'inclusion en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction et déconstruction des identités : entre le corporel et le symbolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Un autre regard sur l'autisme à l'âge adulte : Recherche et interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665524v1</w:t>
+                <w:t xml:space="preserve">hal-03665516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et société inclusive : l'éducation en question</w:t>
+                <w:t xml:space="preserve">Enseignants autistes : éthique et pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autisme et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">L'éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665521v1</w:t>
+                <w:t xml:space="preserve">hal-03854741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nietzsche, un philologue classique contesté</w:t>
+                <w:t xml:space="preserve">Autisme et situations de vulnérabilité : une approche socio-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Antiquité et des Temps Anciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Saint-Denis, La Réunion. pp.47-57</w:t>
+              <w:t xml:space="preserve">Grandir ensemble : regards sur la santé mentale des enfants et des adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Leu, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217715v1</w:t>
+                <w:t xml:space="preserve">hal-03665515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagore et la Reformpädagogik</w:t>
+                <w:t xml:space="preserve">Vers la construction d'une identité autistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Rabindranath Tagore, passeur de la modernité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Construction et déconstruction des identités : entre le corporel et le symbolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157423v1</w:t>
+                <w:t xml:space="preserve">hal-03665524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire : conquérir. La conception nietzschéenne de la traduction comme appropriation</w:t>
+                <w:t xml:space="preserve">Autisme et société inclusive : l'éducation en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du CRLHOI, « Le tournant traductologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Autisme et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167448v1</w:t>
+                <w:t xml:space="preserve">hal-03665521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer un style propre grâce à la pratique de la copie: Nietzsche et la &amp;lt;i&amp;gt;lucubratio&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Nietzsche, un philologue classique contesté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Langages, écritures et frontières du corps"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Saint-Denis, La Réunion. pp.19--28</w:t>
+              <w:t xml:space="preserve">Journée de l’Antiquité et des Temps Anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Saint-Denis, La Réunion. pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217727v1</w:t>
+                <w:t xml:space="preserve">hal-01217715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tagore et la Reformpädagogik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Rabindranath Tagore, passeur de la modernité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire : conquérir. La conception nietzschéenne de la traduction comme appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du CRLHOI, « Le tournant traductologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer un style propre grâce à la pratique de la copie: Nietzsche et la &amp;lt;i&amp;gt;lucubratio&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Langages, écritures et frontières du corps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Saint-Denis, La Réunion. pp.19--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conception de l’Antiquité dans le discours inaugural de Nietzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGK Antigisch Art. Zur Rezeption der Antike in den Geisteswissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2744,434 +2951,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noirs et Blancs : Esquisses de Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Oelsner-Monmerqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Tolède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrièle Fois-Kaschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kugel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tolède Marlène; Fois-Kaschel Gabriele; Dumonteil Julie. Musée historique de Vilèle; Université de la Réunion, 2017, Collection patrimoniale histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nietzsche et l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, collection Philosophie et éducation, Jolibert Bernard ; Lombard Jean</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage and Exchanges. Multilinguial and Intercultural Approaches in Training Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noirs et blancs : esquisses de Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Oelsner-Monmerqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Tolède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrièle Fois-Kaschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tolède, Marlene; Fois-Kaschel, Gabriele; Dumonteil, Julie. Musée historique de Villèle; Université de la Réunion, 2013, Collection patrimoniale histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3318,51 +3525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20398" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Tol&#232;de" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Keller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Oelsner-Monmerqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kugel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784849v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15282" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02958430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.5232" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02024231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Tol&#232;de" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Keller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01451717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01596161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Oelsner-Monmerqu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Fois-Kaschel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kugel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01344650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Kant&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>