--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -3361,2256 +3361,2243 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to approach actionable knowledge co-production for transformative change? Applying a principles-focused evaluation for learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires professionnelles et personnelles des éleveurs qui s’installent avec un BAC+5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leitheiser Stephen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tripani, Italy</w:t>
+              <w:t xml:space="preserve">L’agriculture : un travail (in)soutenable) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire du Réseau InterUnités Travail en Agriculture, Mar 2026, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827949v1</w:t>
+                <w:t xml:space="preserve">hal-05562952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les citoyens se glissent dans la peau d'une vache laitière : résultats d'un dispositif participatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to approach actionable knowledge co-production for transformative change? Applying a principles-focused evaluation for learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leitheiser Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossing Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dam Darleen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egmose Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
+                <w:t xml:space="preserve">Henrik Hauggard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.92-93</w:t>
+              <w:t xml:space="preserve">IFSA 2024 SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tripani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836377v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives aux antibiotiques en élevages piscicoles : perceptions des éleveurs et des vétérinaires - pistes envisagées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les citoyens se glissent dans la peau d'une vache laitière : résultats d'un dispositif participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Ranaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Calvez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Moreau</w:t>
+                <w:t xml:space="preserve">Anna Schot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849500v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternatives aux antibiotiques en élevages piscicoles : perceptions des éleveurs et des vétérinaires - pistes envisagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Térée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Emmanuelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200491v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing agroecological practices: what are the effects on working conditions of dairy farmers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gérard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.552</w:t>
+              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196896v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying agroecological principles to animal farming systems fosters transition towards sustainable food systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Implementing agroecological practices: what are the effects on working conditions of dairy farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Cassart</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOOD &amp; FEED for the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISARA, Sep 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836447v1</w:t>
+                <w:t xml:space="preserve">hal-04196896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+                <w:t xml:space="preserve">Applying agroecological principles to animal farming systems fosters transition towards sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Cassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter A.H. Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Zagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Carla Balagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
+              <w:t xml:space="preserve">FOOD &amp; FEED for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISARA, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959972v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation des citoyens à la co-conception des élevages de demain. Cas du devenir des veaux laitiers dans les élevages de moyenne montagne du Massif Central</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Labatut</w:t>
+                <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; ​Institut de l'élevage [IDELE], Dec 2022, Paris, France. pp.13-17</w:t>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903256v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of citizens in the design of livestock farming. Case of mid-moutain dairy system.</w:t>
+                <w:t xml:space="preserve">Participation des citoyens à la co-conception des élevages de demain. Cas du devenir des veaux laitiers dans les élevages de moyenne montagne du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. 760p</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; ​Institut de l'élevage [IDELE], Dec 2022, Paris, France. pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200419v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusion of citizens in the design of livestock farming. Case of mid-moutain dairy system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
+              <w:t xml:space="preserve">73rd Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. 760p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980448v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592185v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological farming practices and French cattle farmers’ working conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blanchonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture: Thinking the future of work in agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Seminar Department of Global Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food, Agroecology, Justice and Wellbeing Graduate Group, Cornell University, Mar 2021, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208315v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets sur le travail des éleveurs bovins laitiers de l’adoption de pratiques agroécologiques dans l’Ouest de la France ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Agroecological farming practices and French cattle farmers’ working conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Gerard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Duval</w:t>
+                <w:t xml:space="preserve">Antoine Blanchonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.565-569</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Work in Agriculture: Thinking the future of work in agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199122v1</w:t>
+                <w:t xml:space="preserve">hal-03208315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccinelle : un système d’élevage laitier de montagne éco-citoyen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+                <w:t xml:space="preserve">Quels effets sur le travail des éleveurs bovins laitiers de l’adoption de pratiques agroécologiques dans l’Ouest de la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R). Institut de l'Elevage - INRAE, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.565-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114945v1</w:t>
+                <w:t xml:space="preserve">hal-03199122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de collaboration entre sciences techniques et sciences sociales: Quelle utilisation par les éleveurs d’un outil alternatif de gestion de la santé animale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Manoli</w:t>
+                <w:t xml:space="preserve">Coccinelle : un système d’élevage laitier de montagne éco-citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GIS AGENAE et Elevages Demain - Comment associer sciences biotechniques et sciences sociales et humaines pour les élevages de demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Jan 2018, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R). Institut de l'Elevage - INRAE, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790594v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learnings from an exploratory implementation of an innovative training-program to reduce antibiotic use in the dairy sector</w:t>
+                <w:t xml:space="preserve">Un exemple de collaboration entre sciences techniques et sciences sociales: Quelle utilisation par les éleveurs d’un outil alternatif de gestion de la santé animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Poizat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Crète, Greece</w:t>
+              <w:t xml:space="preserve">Journée GIS AGENAE et Elevages Demain - Comment associer sciences biotechniques et sciences sociales et humaines pour les élevages de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Jan 2018, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734160v1</w:t>
+                <w:t xml:space="preserve">hal-02790594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of production diseases in organic dairy herds in Germany, Spain, France, and Sweden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
+                <w:t xml:space="preserve">Learnings from an exploratory implementation of an innovative training-program to reduce antibiotic use in the dairy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Le Guenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. European IFSA Symposium. Farming systems: facing uncertainties and enhancing opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Crète, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741580v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of French private veterinary practitioners on their role in organic dairy farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Prevalence of production diseases in organic dairy herds in Germany, Spain, France, and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margret Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sjöström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. 211 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-831-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740372v1</w:t>
+                <w:t xml:space="preserve">hal-02741580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of herd health indicators and alert thresholds chosen by farmers for herd health surveillance on organic dairy farms in France</w:t>
+                <w:t xml:space="preserve">Perceptions of French private veterinary practitioners on their role in organic dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Vaarst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). FRA., 2015</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 721 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740143v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health surveillance in organic dairy farms: comparing indicators of farmers to those of scientists</w:t>
+                <w:t xml:space="preserve">Description of herd health indicators and alert thresholds chosen by farmers for herd health surveillance on organic dairy farms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
@@ -5628,300 +5615,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. 576 p</w:t>
+              <w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). FRA., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739687v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of threshold levels for milk somatic cell count on ranking of dairy herds within and across European countries.</w:t>
+                <w:t xml:space="preserve">Health surveillance in organic dairy farms: comparing indicators of farmers to those of scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karin Sjöström</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. 576 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740009v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of threshold levels for milk somatic cell count on ranking of dairy herds within and across European countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sjöström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Emanuelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification of variables affecting animal health in European organic dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Jonasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Hoischen-Taubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret Selle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Production Diseases in farm animals (ICPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Uppsala, Sweden. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5931,168 +6026,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccinelle : un système d'élevage laitier de montagne éco-citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Recherches Ruminants 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572318050509348E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of production diseases in European organic dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6151,73 +6246,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 728 p., 2016, World Buiatrics Congress (WBC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory on-farm approach leads to the identification of farm-specific management actions and high implementation rates in organic dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margret Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6276,73 +6371,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 728 p., 2016, World Buiatrics Congress (WBC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of threshold levels for milk somatic cell count on ranking of dairy herds within and across European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sjöström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6384,73 +6479,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Merida, Yucatan, Mexico. Wageningen Academic Publishers, 670 p., 2015, International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory approaches are beneficial for making the conceptions of farmers and scientists converge - The design of a monitoring tool for dairy herd health as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6482,96 +6577,96 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of a Meeting - Society for Veterinary Epidemiology and Preventive Medicine, 280 p., 2015, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a participatory approach adapting a structured framework for disease monitoring and prevention to farm-specific situations improve animal health? An intervention study in organic dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6600,73 +6695,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland. Society for Veterinary Epidemiology and Preventive Medicine, Proceedings of a Meeting - Society for Veterinary Epidemiology and Preventive Medicine, 282 p., 2014, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des variables du système d'élevage influençant la santé des vaches laitières en exploitations agrobiologiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6675,101 +6770,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Blanco-Penedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Jonasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Hoischen-Taubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Développement et INnovation en Agriculture BIOlogique (DINABIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. INRA ITAB, 253 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6779,65 +6874,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO-Concevoir avec les Citoyens un Nouvel ELevage Laitier Ecologique de montagne (COCCINELLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6875,51 +6970,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6929,114 +7024,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herd health advisory services in organic dairy cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02795838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7104,51 +7199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="005C89BA"/>
+    <w:nsid w:val="32F7312D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7335,51 +7430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7798-1842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hostiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2021.1957062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00679-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12073001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutertre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sjostrom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sternberg-Lewerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blanco-Penedo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix van Soest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. M. Mourits" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.03.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.12.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Joybert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Vaarst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.07.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hoischen-Taubner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.02.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leitheiser Stephen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossing Walter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam Darleen Van" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egmose Jonas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggard-Nielsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Ranaldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie T&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gerard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Corbel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740372v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739687v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740009v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Jonasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Selle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741574v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740852v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7798-1842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hostiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2021.1957062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00679-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12073001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutertre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sjostrom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sternberg-Lewerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blanco-Penedo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix van Soest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. M. Mourits" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.03.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.12.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Joybert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Vaarst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.07.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hoischen-Taubner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.02.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leitheiser Stephen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossing Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam Darleen Van" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egmose Jonas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggard-Nielsen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Ranaldo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie T&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Corbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Jonasson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Selle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738496v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740852v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>