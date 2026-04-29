--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -3848,260 +3848,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing agroecological practices: what are the effects on working conditions of dairy farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200491v1</w:t>
+                <w:t xml:space="preserve">hal-04196896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing agroecological practices: what are the effects on working conditions of dairy farmers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+                <w:t xml:space="preserve">Solving dilemmas during the annual health check-up in French organic dairy farming: an analysis of vet activity through video-recording and self-confrontation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gérard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.552</w:t>
+              <w:t xml:space="preserve">Annual conference of the International Society for Economics and Social Sciences of Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. https://nordicagriculture.eu/wp-content/uploads/2023/06/ISESSAH-2023-book-of-abstracts-12-6-2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196896v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying agroecological principles to animal farming systems fosters transition towards sustainable food systems</w:t>
               </w:r>
@@ -4212,77 +4212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la tête d’un vétérinaire en visite de bilan sanitaire d’élevage dans un élevage bovin laitier biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,260 +4439,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of citizens in the design of livestock farming. Case of mid-moutain dairy system.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bonnet Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. 760p</w:t>
+              <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200419v1</w:t>
+                <w:t xml:space="preserve">hal-03980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés de vétérinaires et d'éleveurs sur le bilan sanitaire d'élevage : quels enseignements potentiels pour la formation professionnelle des vétérinaires ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusion of citizens in the design of livestock farming. Case of mid-moutain dairy system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque International de Didactique Professionnelle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association RPDP, Jun 2022, Lausanne, Suisse. 17p</w:t>
+              <w:t xml:space="preserve">73rd Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. 760p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980448v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Digital Agriculture facilitate the transition to agroecology?</w:t>
               </w:r>
@@ -7199,51 +7199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F7312D"/>
+    <w:nsid w:val="0C5CE746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7430,51 +7430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7798-1842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hostiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2021.1957062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00679-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12073001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutertre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sjostrom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sternberg-Lewerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blanco-Penedo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix van Soest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. M. Mourits" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.03.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.12.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Joybert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Vaarst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.07.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hoischen-Taubner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.02.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leitheiser Stephen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossing Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam Darleen Van" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egmose Jonas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggard-Nielsen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Ranaldo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie T&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Corbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Jonasson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Selle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738496v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740852v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-duval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7798-1842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01077-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Davidova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alebaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bakucs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692x.12366" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310873v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hostiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2021.1957062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00679-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Blanco-Penedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Emanuelson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12073001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutertre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sjostrom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sternberg-Lewerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blanco-Penedo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krieger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix van Soest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. M. Mourits" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.03.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.12.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie E. Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Joybert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002841" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Vaarst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.07.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hoischen-Taubner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.02.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279788v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05562952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leitheiser Stephen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossing Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam Darleen Van" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egmose Jonas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggard-Nielsen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Ranaldo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie T&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet Beaugrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592185v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199122v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790594v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734160v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Poizat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Corbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741580v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740143v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748145v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Jonasson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Selle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572318050509348E12" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738496v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svepm.org.uk/home.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740852v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>