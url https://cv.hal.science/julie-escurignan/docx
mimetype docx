--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -127,325 +127,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Il était 1X01” : L’adaptation fantasy des contes de Grimm dans la série télévisée éponyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding Game of Thrones Universe through Immersive Experience: The case of Game of Thrones Cosplayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.15084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fans : publics actifs et engagés. Mélanie Bourdaa, Caen : C&amp;F Éditions, 2021, 312 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.235.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03518000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Consumption: Fostering Affect through Evocative Objects. The case of Game of Thrones fan-consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517889v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-03517888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux méchants. Quand les séries américaines font bouger les lignes du Bien et du Mal. François Jost. Paris: Bayard, 2015. 281 p</w:t>
               </w:r>
@@ -734,1914 +734,1914 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04402990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-conférence du GER FANS - Étudier les fans en contexte(s) numérique(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourdaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05546285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Breda</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Korean Wave on Netflix: A “Trivialité” Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Is Netflix riding the Korean Wave or Vice Versa”, Seoul National University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Evocative Objects”: The case of Game of Thrones fan-consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Culture et Emotions, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking the wheel? Globalisation and Access in Game of Thrones Transnational Fans’ Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Console-ing Passions 2022, University of Central Florida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fans de Séries Télévisées par-delà les Médias : Fans Transnationaux et Expérience Transmédiatique de Game of Thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Doctorale « Approches Critiques des Médiations Marchandes », GRIPIC, CELSA Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03520691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV Fandom across Media: Transnational Fans and Transmedia Experience of Game of Thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Rocket, University of Roehampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filling the Marketing Gap: HBO Game of Thrones and Etsy’s Fan-Made Creations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan Studies Network North America Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, ONLINE, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue Sky Workshop &amp;quot;Can There Be a Life Beyond Academia? Achieving Work-Life Balance as Young Scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69th Annual International Communication Association Conference - ICA Washington 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue Sky Workshop &amp;quot;Researching (in-)visible voices in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68th Annual International Communication Association Conference - ICA Prague 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions as a Place of Immersive Experience: The case of Game of Thrones Cosplayers at MCM London Comic Con</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan Studies Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Huddersfield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Fantasy et Fantaisies Médiévales : Cosplay et Créations de Fans dans l’Univers de Game of Throne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Nords Medievaux, Université Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding Game of Thrones’ Universe through Immersive Experience: The case of Game of Thrones’ Cosplayers at London Comic Con and HeroFestival Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locating Imagination Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘They do not sow’: The creation of Game of Thrones’ Economic Fanverse through Fan-Made Merchandizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game of Thrones International Conference, University of Hertfordshire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hatfield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV Fandom is Coming: Transnational Fans and Transmedia Experience of Game of Thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Media and Communication Doctoral Summer School, Universita Cattolica del Sacro Cuore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Theirs is the Fury’: The Hierarchization of Fandom on the French fans’ website La Garde de Nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan Studies Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Norwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-Sited Story: Game of Thrones Across Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter School on Transmedial Narratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Tubingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Growing Strong’: The expansion of Game of Thrones’ Universes through Fan-Made Merchandizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expanding Universes International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Petitioning: A Disruptive Tool and Strategy for Civil Societies’ Public Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)Shaping Societies: Global Tasks for Public Relations in the 21st Century, London College of Communication, University of Arts London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘History has never seemed so dumb’: The Uchronization of Style in American Historical Drama Television Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Annual Conference of the Association of Adaptation Studies, St Anne’s College, Oxford University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Once upon a Time : The Adaptation of Grimm’s Fairy Tales in the Eponymous Television Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Puerto Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séoul, South Korea</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Uchronization of Style in American Historical Drama Television Series : ‘History has never seemed so dumb’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Voices, New Perspectives, Student Research Conference, The University of North Texas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Denton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, ONLINE, United States</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Adaptation of History in American Television Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral Conference Department of Communication Studies, University of Texas at Austin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Television Series in a Communication Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controversial Scholarship : Strategies for Working Outside the Box, Department of Communication Studies, University of Texas at Austin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting into PhD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Recherche, CELSA, Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV Fandom is Coming : Fans’ appropriation of cross-media content in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Cult/Quality TV, University of Roehampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Adaptation and Modernization of European History in American Television Shows: The Example of The Tudors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101th National Communication Association Conference, Las Vegas - NCA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...771 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03518017v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">halshs-03523519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2741,51 +2741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s More Like an Eternal Waking Nightmare from Which There Is No Escape. Media and Technologies as (Digital) Prisons in Black Mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcus Harmes; Meredith Harmes; Barbara Harmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Incarceration in Popular Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2836,51 +2836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Mirror’s Nosedive as a new Panopticon: Interveillance and Digital Parrhesia in Alternative Realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,51 +3323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518000v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517888v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15084" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpcu.12430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQBNFQ2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpcu.12430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQBNFQ2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>