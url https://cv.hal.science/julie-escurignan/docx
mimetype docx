--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -127,325 +127,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fan Consumption: Fostering Affect through Evocative Objects. The case of Game of Thrones fan-consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03517889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Il était 1X01” : L’adaptation fantasy des contes de Grimm dans la série télévisée éponyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantasy Art and Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Game of Thrones Universe through Immersive Experience: The case of Game of Thrones Cosplayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.15084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.15084⟩</w:t>
+                <w:t xml:space="preserve">halshs-03517888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fans : publics actifs et engagés. Mélanie Bourdaa, Caen : C&amp;F Éditions, 2021, 312 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.235.0285⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03518000v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03517889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux méchants. Quand les séries américaines font bouger les lignes du Bien et du Mal. François Jost. Paris: Bayard, 2015. 281 p</w:t>
               </w:r>
@@ -952,1696 +952,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03518012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Breaking the wheel? Globalisation and Access in Game of Thrones Transnational Fans’ Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Console-ing Passions 2022, University of Central Florida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Evocative Objects”: The case of Game of Thrones fan-consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Culture et Emotions, ENS Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03518010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orlando, United States</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filling the Marketing Gap: HBO Game of Thrones and Etsy’s Fan-Made Creations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan Studies Network North America Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, ONLINE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV Fandom across Media: Transnational Fans and Transmedia Experience of Game of Thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Rocket, University of Roehampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fans de Séries Télévisées par-delà les Médias : Fans Transnationaux et Expérience Transmédiatique de Game of Thrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Doctorale « Approches Critiques des Médiations Marchandes », GRIPIC, CELSA Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue Sky Workshop &amp;quot;Can There Be a Life Beyond Academia? Achieving Work-Life Balance as Young Scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69th Annual International Communication Association Conference - ICA Washington 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, ONLINE, United States</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue Sky Workshop &amp;quot;Researching (in-)visible voices in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68th Annual International Communication Association Conference - ICA Prague 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Washington, United States</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions as a Place of Immersive Experience: The case of Game of Thrones Cosplayers at MCM London Comic Con</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan Studies Network Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Huddersfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Fantasy et Fantaisies Médiévales : Cosplay et Créations de Fans dans l’Univers de Game of Throne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Nords Medievaux, Université Lille 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conventions as a Place of Immersive Experience: The case of Game of Thrones Cosplayers at MCM London Comic Con</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanding Game of Thrones’ Universe through Immersive Experience: The case of Game of Thrones’ Cosplayers at London Comic Con and HeroFestival Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locating Imagination Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘They do not sow’: The creation of Game of Thrones’ Economic Fanverse through Fan-Made Merchandizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Game of Thrones International Conference, University of Hertfordshire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hatfield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘History has never seemed so dumb’: The Uchronization of Style in American Historical Drama Television Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Annual Conference of the Association of Adaptation Studies, St Anne’s College, Oxford University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV Fandom is Coming: Transnational Fans and Transmedia Experience of Game of Thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Media and Communication Doctoral Summer School, Universita Cattolica del Sacro Cuore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Theirs is the Fury’: The Hierarchization of Fandom on the French fans’ website La Garde de Nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fan Studies Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Huddersfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Lille, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-Sited Story: Game of Thrones Across Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter School on Transmedial Narratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rotterdam, Netherlands</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Growing Strong’: The expansion of Game of Thrones’ Universes through Fan-Made Merchandizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expanding Universes International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hatfield, United Kingdom</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Petitioning: A Disruptive Tool and Strategy for Civil Societies’ Public Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allard-Huver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)Shaping Societies: Global Tasks for Public Relations in the 21st Century, London College of Communication, University of Arts London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Milan, Italy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03126459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Adaptation and Modernization of European History in American Television Shows: The Example of The Tudors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101th National Communication Association Conference, Las Vegas - NCA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Norwich, United Kingdom</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Once upon a Time : The Adaptation of Grimm’s Fairy Tales in the Eponymous Television Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communication Association’s 65th Annual Conference – Puerto Rico 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Puerto Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Tubingen, Germany</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Uchronization of Style in American Historical Drama Television Series : ‘History has never seemed so dumb’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Voices, New Perspectives, Student Research Conference, The University of North Texas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Denton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03518020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Adaptation of History in American Television Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral Conference Department of Communication Studies, University of Texas at Austin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Television Series in a Communication Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controversial Scholarship : Strategies for Working Outside the Box, Department of Communication Studies, University of Texas at Austin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting into PhD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Recherche, CELSA, Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Puerto Rico, United States</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV Fandom is Coming : Fans’ appropriation of cross-media content in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Escurignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Cult/Quality TV, University of Roehampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03523519v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03518017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2741,51 +2741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s More Like an Eternal Waking Nightmare from Which There Is No Escape. Media and Technologies as (Digital) Prisons in Black Mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcus Harmes; Meredith Harmes; Barbara Harmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Incarceration in Popular Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2836,51 +2836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Mirror’s Nosedive as a new Panopticon: Interveillance and Digital Parrhesia in Alternative Realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Escurignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,51 +3323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517888v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15084" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518000v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0285" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpcu.12430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQBNFQ2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escurignan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.200.0243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpcu.12430" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQBNFQ2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Breda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518015v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518020v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030360580#aboutBook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36059-7_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781498573535/Black-Mirror-and-Critical-Media-Theory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>