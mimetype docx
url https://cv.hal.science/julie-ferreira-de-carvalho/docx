--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -345,2805 +345,2801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Metabolomics Meets Quantitative Genetics: An Integrative Strategy to Elucidate Plant Resistance Mechanisms</w:t>
+                <w:t xml:space="preserve">Nucleolar dominance arises in Spartina homoploid hybrids and persists after allopolyploidization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Lapous</w:t>
+                <w:t xml:space="preserve">Alena Kuderova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+                <w:t xml:space="preserve">Dalibor Huska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles‐eric Durel</w:t>
+                <w:t xml:space="preserve">Roman Matyasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐violette Lavoir</w:t>
+                <w:t xml:space="preserve">Ilia J Leitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 125 (5), pp.e70770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.70328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443704v1</w:t>
+                <w:t xml:space="preserve">hal-05574650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">When Metabolomics Meets Quantitative Genetics: An Integrative Strategy to Elucidate Plant Resistance Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cattanéo</w:t>
+                <w:t xml:space="preserve">Charles‐eric Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐violette Lavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.70328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069503v1</w:t>
+                <w:t xml:space="preserve">hal-05443704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping data coupled with RNA sequencing of apple genotypes exhibiting contrasted quantitative trait loci architecture for apple scab (Venturia inaequalis) resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+                <w:t xml:space="preserve">Metabolomic datasets of an apple progeny carrying resistance quantitative trait loci to apple scab before or after inoculation of the pathogen Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Heintz</w:t>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">Christian Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56, pp.110778. </w:t>
+              <w:t xml:space="preserve">, 2025, 60, pp.111566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854227v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t>
+                <w:t xml:space="preserve">Phenotyping data coupled with RNA sequencing of apple genotypes exhibiting contrasted quantitative trait loci architecture for apple scab (Venturia inaequalis) resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fella Aissiou</w:t>
+                <w:t xml:space="preserve">Christelle Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Bazan</w:t>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46265/genresj.ryaj6068⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.110778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608007v1</w:t>
+                <w:t xml:space="preserve">hal-04854227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic analysis provides insights into MADS-box and TCP gene diversification and floral development of the Asteraceae, supported by de novo genome and transcriptome sequences from dandelion (Taraxacum officinale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Xiong</w:t>
+                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Risse</w:t>
+                <w:t xml:space="preserve">Fella Aissiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidija Berke</w:t>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri van de Geest</w:t>
+                <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1198909⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46265/genresj.ryaj6068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233722v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomic analysis provides insights into MADS-box and TCP gene diversification and floral development of the Asteraceae, supported by de novo genome and transcriptome sequences from dandelion (Taraxacum officinale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Judith Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Lidija Berke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coriton</w:t>
+                <w:t xml:space="preserve">Tao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Henri van de Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1198909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651949v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richer</w:t>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Glory</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Quantification of Glucosinolates and Phenolics in a Large Panel of Brassica napus Highlight Valuable Genetic Resources for Chemical Ecology and Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Amegan Missinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anani Amegan Missinou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (16), pp.5245-5261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c08118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227311v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of whole genome triplication on the evolutionary history and the functional dynamics of regulatory genes involved in Brassica self-incompatibility signalling pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untangling structural factors driving genome stabilization in nascent Brassica napus allopolyploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanina Azibi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00497-020-00385-x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (5), pp.2072-2084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784702v1</w:t>
+                <w:t xml:space="preserve">hal-03227311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Size Variation and Comparative Genomics Reveal Intraspecific Diversity in Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaussepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.577536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2020.577536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of whole genome triplication on the evolutionary history and the functional dynamics of regulatory genes involved in Brassica self-incompatibility signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanina Azibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14228⟩</w:t>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-020-00385-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019346v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational environmental effects: functional signals in offspring transcriptomes and metabolomes after parental jasmonic acid treatment in apomictic dandelion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eline Verbon</w:t>
+                <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated whole-genome duplications in Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas van Gurp</w:t>
+                <w:t xml:space="preserve">Jérémy Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Oplaat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 217 (2), pp.871-882. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.434-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292207v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome response of the foundation plant Spartina alterniflora to the Deepwater Horizon oil spill</w:t>
+                <w:t xml:space="preserve">Intergenerational environmental effects: functional signals in offspring transcriptomes and metabolomes after parental jasmonic acid treatment in apomictic dandelion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Alvarez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Koen Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Verbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Gurp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Oplaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (14), pp.2986-3000. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (2), pp.871-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811051v2</w:t>
+                <w:t xml:space="preserve">hal-03292207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNAs Reflect Grandparental Environments in Apomictic Dandelion</w:t>
+                <w:t xml:space="preserve">Transcriptome response of the foundation plant Spartina alterniflora to the Deepwater Horizon oil spill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morgado</w:t>
+                <w:t xml:space="preserve">Mariano Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Preite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carla Oplaat</w:t>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarit Anava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Malika L Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx150⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (14), pp.2986-3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292326v1</w:t>
+                <w:t xml:space="preserve">hal-01811051v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression variation in natural populations of hexaploid and allododecaploid Spartina species (Poaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Small RNAs Reflect Grandparental Environments in Apomictic Dandelion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Preite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Oplaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarit Anava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kader Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00606-017-1446-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.2035-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631555v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relative roles of local climate adaptation and phylogeny in determining leaf-out timing of temperate tree species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gene expression variation in natural populations of hexaploid and allododecaploid Spartina species (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Zohner</w:t>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crowther</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houda Chelaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kader Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40663-017-0113-z⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 303 (8), pp.1061-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-017-1446-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292321v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence, dispersal and genetic evolution of recently formed Spartina homoploid hybrids and allopolyploids in Southern England</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relative roles of local climate adaptation and phylogeny in determining leaf-out timing of temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilia J. Leitch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew R. Leitch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constantin Zohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crowther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-0956-6⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40663-017-0113-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371822v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritable gene expression differences between apomictic clone members in Taraxacum officinale: Insights into early stages of evolutionary divergence in asexual plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Recent and dynamic transposable elements contribute to genomic divergence under asexuality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Derks</w:t>
+                <w:t xml:space="preserve">Victor de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Gurp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dick de Ridder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niels Wagemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2524-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-3234-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292408v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haplotype Detection from Next-Generation Sequencing in High-Ploidy-Level Species: 45S rDNA Gene Copies in the Hexaploid Spartina maritima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3207,64 +3203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,565 +3318,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and dynamic transposable elements contribute to genomic divergence under asexuality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Persistence, dispersal and genetic evolution of recently formed Spartina homoploid hybrids and allopolyploids in Southern England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalibor Huska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilia J. Leitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Wagemaker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew R. Leitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (8), pp.2137-2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-3234-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-0956-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292332v1</w:t>
+                <w:t xml:space="preserve">hal-01371822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first complete chloroplast genome of the Genistoid legume Lupinus luteus: evidence for a novel major lineage-specific rearrangement and new insights regarding plastome evolution in the legume family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heritable gene expression differences between apomictic clone members in Taraxacum officinale: Insights into early stages of evolutionary divergence in asexual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Oplaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume E. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Nikolaos Pappas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cordonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oscar Lima</w:t>
+                <w:t xml:space="preserve">Martijn Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
+                <w:t xml:space="preserve">Dick de Ridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (7), pp.1197-1210. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2524-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061902v1</w:t>
+                <w:t xml:space="preserve">hal-03292408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome de novo assembly from next-generation sequencing and comparative analyses in the hexaploid salt marsh species Spartina maritima and Spartina alterniflora (Poaceae)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first complete chloroplast genome of the Genistoid legume Lupinus luteus: evidence for a novel major lineage-specific rearrangement and new insights regarding plastome evolution in the legume family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Guillaume E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2012.76⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (7), pp.1197-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797941v1</w:t>
+                <w:t xml:space="preserve">hal-01061902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcriptome de novo assembly from next-generation sequencing and comparative analyses in the hexaploid salt marsh species Spartina maritima and Spartina alterniflora (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (2), pp.181-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2012.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring the genome of the salt-marsh Spartina maritima (Poaceae, Chloridoideae) through BAC end sequence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83 (6), pp.606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-013-0111-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3890,251 +4024,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intertwined Chloroplast and Nuclear Genome Coevolution in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ainoüche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diah Ratnadewi; Dr. Hamim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth and Regulation - Alterations to Sustain Unfavorable Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-78984-285-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.75673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploid evolution in Spartina: Dealing with highly redundant genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4144,51 +4278,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pamela S. Soltis, Douglas E. Soltis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Genome Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.225-244, 2012, 978-3-642-31441-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4198,3622 +4332,3622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Day of Doctoral School VAAME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de données “-omiques” pour prédire la résistance du pommier à la tavelure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau R2D2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Stabilization after Allopolyploidization in nascent Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of chloroplast and nuclear genomes in flowering plants and impact of allopolyploidy on fine tune cytonuclear interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions remain stable during allopolyploid evolution despite repeated wholegenome duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional evolutionary dynamics of duplicated genes and genomes in nascent and natural B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Gallego-Tévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blanca Gallego-Tévar</w:t>
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436817v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional consequences of transposable elements after multiple Whole-Genome Duplication events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaussepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des Génomes végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytonuclear interactions overcome inter-genomic conflict resulting from interspecific hybridization and genome doubling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses to challenging environments in Spartina alterniflora populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina L. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Cavé-Radet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop DYNAGEV2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome merger as evolutionary springboard: Insights from recurrent hybridization and polyploidy in Spartina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Gallego-Tévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybridization and Polyploidy (ICPHB-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">XV OPTIMA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422781v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Genome merger as evolutionary springboard: Insights from recurrent hybridization and polyploidy in Spartina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Chelaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV OPTIMA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Hybridization and Polyploidy (ICPHB-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422822v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploidy, genome evolution and functional novelty in genus SpartinaI (Poaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference « Evolution of Plant Phenotypes: from genomes to traits »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of genomics in polyploidy Spartina species: How to deal with hybrid genomes and high redundancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIII Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of genomics in polyploidy Spartina species: How to deal with hybrid genomes and high redundancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIII Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic response to hydrocarbon stress in Spartina alterniflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina L. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jul 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108395v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response to hydrocarbon stress in Spartina alterniflora</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Chelaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jul 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108408v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent polyploidy in the salt marsh genus Spartina: Lessons and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXII Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of genomics in polyploid Spartina species: How to deal with hydrid genomes and high redundancy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population level study of genetic and epigenetic variability of rRNA genes in invasive species Spartina anglica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huskaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Leitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ales Kovarik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Annual Polyploidy and Cytogenetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatized detection of duplicated copies from NGS data: Application to 45S rDNA and coding genes in the hexaploid Spartina maritime (Poaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ALPHY/PhyloSIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of the chloroplast genome: Insights from comparative analyses in the legume family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Génomique Environnementale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genomics of invasive polyploids: Case study from hexaploid and allo-dodecaploid Spartina species colonizing salt marshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Ployploidy, Hybridization and Biodiversity (ICPHB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Pruhonice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genomics of the recent Spartina hybrids and allopolyploid invading salt-marshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Evolutionary Biology, Aug 2011, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la caractérisation des compartiments codant et répété du génome des spartines polyploïdes par séquençage en masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Macas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7823,1668 +7957,1668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying pleiotropic alleles in biotic stress resistance and exploring underlying molecular mechanisms for apple orchard durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and preliminary analysis of a new multispecies genotyping array including apple and pear SNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena López-Girona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms involved in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies to detect new resistance alleles for apple scab and fire blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laval Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DynaGev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of molecular mechanisms implicated in apple scab quantitative resistance using untargeted metabolic QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lapous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden-Pillnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional consequences of transposable elements on duplicated gene transcription and retention in polyploid Brassica species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loeiz Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaussepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyploidy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift to self-compatibility in synthetic allopolyploid Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanina Azibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rennes, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hexaploid Spartina maritime (Poaceae, Chloridoidea) genome: Composition and evolution in the grass family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genome Evolution Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatized detection of duplicated copies from NGS data: Application to 45S rDNA and coding genes in hexaploid Spartina species (Poaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genome and transcriptome analyses in hexaploid Spartina species (Poaceae) colonizing salt marshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Ployploidy, Hybridization and Biodiversity (ICPHB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">PAG XIX Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110201v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and transcriptome analyses in hexaploid Spartina species (Poaceae) colonizing salt marshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Automatized detection of duplicated copies from NGS data: Application to 45S rDNA and coding genes in hexaploid Spartina species (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XIX Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference of Ployploidy, Hybridization and Biodiversity (ICPHB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110212v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping Data Coupled with Rna Sequencing of Apple Genotypes Exhibiting Contrasted Quantitative Trait Loci Architecture for Apple Scab (Venturia Inaequalis) Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bénéjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warnings/Cautions when collecting Brassica diversity along a large climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fella Aissiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9494,114 +9628,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du génome des spartines polyploïdes envahissant les marais salés : apport des nouvelles techniques de séquençage haut-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Université Rennes 1, 2013. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+              <w:t xml:space="preserve">Sciences agricoles. Université de Rennes, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013REN1S002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00795861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9669,51 +9803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8573975E"/>
+    <w:nsid w:val="1ACB5B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9817,51 +9951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="809579F3"/>
+    <w:nsid w:val="6FE50E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9965,51 +10099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02034668"/>
+    <w:nsid w:val="8692D995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10202,51 +10336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-ferreira-de-carvalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-3344" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16778384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Risse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Berke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1198909" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verhoeven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Verbon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Gurp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oplaat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14835" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811051v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L Ainouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14736" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Preite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Anava" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ainouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1446-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0113-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Huska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia J. Leitch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Leitch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0956-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Derks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ridder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2524-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Jager" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Wagemaker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3234-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.76" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943497v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0111-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZ8KTBQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/7246" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75673" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02435012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. Richards" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108383v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huskaz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leitch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108442v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cordonnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Macas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-ferreira-de-carvalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-3344" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16778384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kuderova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Huska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Matyasek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia J Leitch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Risse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Berke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1198909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verhoeven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Verbon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Gurp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oplaat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14835" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811051v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L Ainouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14736" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morgado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Preite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Anava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ainouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1446-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0113-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Jager" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Wagemaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3234-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia J. Leitch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Leitch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0956-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Derks" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ridder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2524-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.76" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0111-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZ8KTBQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/7246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75673" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02435012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. Richards" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huskaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leitch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cordonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Macas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110212v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>