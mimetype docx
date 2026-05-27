--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -2920,425 +2920,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and dynamic transposable elements contribute to genomic divergence under asexuality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haplotype Detection from Next-Generation Sequencing in High-Ploidy-Level Species: 45S rDNA Gene Copies in the Hexaploid Spartina maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-3234-9⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.29--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.115.023242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292332v1</w:t>
+                <w:t xml:space="preserve">hal-01269912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotype Detection from Next-Generation Sequencing in High-Ploidy-Level Species: 45S rDNA Gene Copies in the Hexaploid Spartina maritima</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Lima</w:t>
+                <w:t xml:space="preserve">Julie Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.115.023242⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.3030-3044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evw209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269912v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Transcriptomes and Detection of Duplicated Copies in Hexaploid and Allododecaploid Spartina Species (Poaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent and dynamic transposable elements contribute to genomic divergence under asexuality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Victor de Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Gurp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niels Wagemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (9), pp.3030-3044. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evw209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-3234-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412081v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence, dispersal and genetic evolution of recently formed Spartina homoploid hybrids and allopolyploids in Southern England</w:t>
               </w:r>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3739,64 +3739,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome de novo assembly from next-generation sequencing and comparative analyses in the hexaploid salt marsh species Spartina maritima and Spartina alterniflora (Poaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pamela S. Soltis, Douglas E. Soltis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyploidy and Genome Evolution</w:t>
@@ -5211,277 +5211,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
+                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
+                <w:t xml:space="preserve">J. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318231v1</w:t>
+                <w:t xml:space="preserve">hal-03318223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a polyploid becomes a new species: example from the Brassica model.</w:t>
+                <w:t xml:space="preserve">Impact of structural variations on the meiotic stability and plant fertility of the allotetraploid B. napus (oilseed rape)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">France Denoeud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Jérôme Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental and Agronomical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318223v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional consequences of transposable elements after multiple Whole-Genome Duplication events</w:t>
               </w:r>
@@ -6265,90 +6265,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Ainouche</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIII Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162085v1</w:t>
+                <w:t xml:space="preserve">hal-02422739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of genomics in polyploidy Spartina species: How to deal with hybrid genomes and high redundancy?</w:t>
               </w:r>
@@ -6386,336 +6386,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIII Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422739v1</w:t>
+                <w:t xml:space="preserve">hal-01162085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response to hydrocarbon stress in Spartina alterniflora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armel Salmon</w:t>
+                <w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Chelaifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jul 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108408v1</w:t>
+                <w:t xml:space="preserve">hal-01108395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Transcriptomic response to hydrocarbon stress in Spartina alterniflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina L. Richards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe « Cytogénétique et Polyploïdie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Invasive Spartina 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Jul 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108395v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t>
               </w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7482,51 +7482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michon-Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7581,64 +7581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genomics of invasive polyploids: Case study from hexaploid and allo-dodecaploid Spartina species colonizing salt marshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,51 +7853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Macas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8842,51 +8842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bac sequencing analyses in the hexaploid Spartina maritime (Poaceae): Homoeolog divergence and microsynteny in the grass family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8980,51 +8980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hexaploid Spartina maritime (Poaceae, Chloridoidea) genome: Composition and evolution in the grass family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Chelaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9105,64 +9105,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome and transcriptome analyses in hexaploid Spartina species (Poaceae) colonizing salt marshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9256,51 +9256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coudouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9803,51 +9803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ACB5B4B"/>
+    <w:nsid w:val="BF82F43C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9951,51 +9951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FE50E29"/>
+    <w:nsid w:val="33F6201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10099,51 +10099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8692D995"/>
+    <w:nsid w:val="89CE8F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10336,51 +10336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-ferreira-de-carvalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-3344" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16778384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kuderova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Huska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Matyasek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia J Leitch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Risse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Berke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1198909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verhoeven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Verbon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Gurp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oplaat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14835" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811051v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L Ainouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14736" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morgado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Preite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Anava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ainouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1446-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0113-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Jager" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Wagemaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3234-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia J. Leitch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Leitch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0956-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Derks" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ridder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2524-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.76" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0111-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZ8KTBQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/7246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75673" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02435012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. Richards" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162085v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huskaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leitch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cordonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Macas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110212v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-ferreira-de-carvalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6200-3344" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16778384X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Kuderova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Huska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Matyasek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia J Leitch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70770" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lapous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;eric Durel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;violette Lavoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cattan&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Heintz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xiong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Risse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Berke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1198909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gilet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaussepied" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Letort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.577536" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Azibi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-020-00385-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02019346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verhoeven" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Verbon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Gurp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Oplaat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14835" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01811051v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Alvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L Ainouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14736" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morgado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Preite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Anava" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ainouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-017-1446-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Zohner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crowther" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0113-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aliaga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lima" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.023242" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01412081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boutte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw209" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Jager" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Wagemaker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3234-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia J. Leitch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Leitch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0956-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pappas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Derks" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Ridder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2524-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01061902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cordonnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michon-Coudouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu050" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.76" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00943497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-013-0111-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKZ8KTBQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787510v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/7246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75673" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Madeleine Gilet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665569v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesi He" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02435012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. Richards" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108395v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108408v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huskaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leitch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Kovarik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aliaga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coudouel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cordonnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108953v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Macas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galleron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085584v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Howard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Girona" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laval Jacquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665619v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110188v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110212v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110201v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00795861v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013REN1S002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>