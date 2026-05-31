--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -66,1084 +66,1205 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et outils pour garantir le choix partagé d’une solution de gestion de maintenance assistée par ordinateur ? Retour d’expérience du GHT84</w:t>
+                <w:t xml:space="preserve">Conformité des DMDIV dits « legacy » au Règlement (UE) 2017/746</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Soubirous</w:t>
+                <w:t xml:space="preserve">Générose Agbodjalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Detraz</w:t>
+                <w:t xml:space="preserve">Fatima-Zahra El Attaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Condette</w:t>
+                <w:t xml:space="preserve">Hermann Kuete Lontsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Follet</w:t>
+                <w:t xml:space="preserve">Audrey Kwekeu Kwedjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Grange</w:t>
+                <w:t xml:space="preserve">J Follet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRBM News</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DeviceMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (2), pp.62-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482727v1</w:t>
+                <w:t xml:space="preserve">hal-05629796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter la mise sur les marchés américain et européen des dispositifs médicaux logiciels de classe II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus et outils pour garantir le choix partagé d’une solution de gestion de maintenance assistée par ordinateur ? Retour d’expérience du GHT84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Soubirous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Bouramdane</w:t>
+                <w:t xml:space="preserve">Julien Detraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevine Dzegang</w:t>
+                <w:t xml:space="preserve">Céline Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haïtam Kadiri</w:t>
+                <w:t xml:space="preserve">Julie Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoda Slika</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylviane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeviceMed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRBM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pratiques professionnelles, 46 (3), pp.100617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbmnw.2025.100617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482709v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger le parc des dispositifs médicaux connectés et l’intégrité physique des patients face aux cyberattaques : des outils pour les équipes biomédicales</w:t>
+                <w:t xml:space="preserve">Faciliter la mise sur les marchés américain et européen des dispositifs médicaux logiciels de classe II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barbier</w:t>
+                <w:t xml:space="preserve">Manal Bouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevine Dzegang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïtam Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoda Slika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRBM News</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DeviceMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025-07-22, 18 (4), pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663132v1</w:t>
+                <w:t xml:space="preserve">hal-05482709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time QCM-D monitoring of cancer cell death events in a dynamic context.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protéger le parc des dispositifs médicaux connectés et l’intégrité physique des patients face aux cyberattaques : des outils pour les équipes biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vayssade</w:t>
+                <w:t xml:space="preserve">Benoît Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vigneron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Follet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.09.065⟩</w:t>
+              <w:t xml:space="preserve">IRBM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (4), pp.100540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbmnw.2024.100540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01344758v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association of statins and taxanes: an efficient combination trigger of cancer cell apoptosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Follet</w:t>
+                <w:t xml:space="preserve">Real-time QCM-D monitoring of cancer cell death events in a dynamic context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Corcos</w:t>
+                <w:t xml:space="preserve">M. Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Baffet</w:t>
+                <w:t xml:space="preserve">P. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ezan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Morel</w:t>
+                <w:t xml:space="preserve">F. Cambay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2012.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684528v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ÉQUIVALENTS DE PEAU HUMAINE COMME MODÈLE PRÉ-CLINIQUE POUR LE DÉVELOPPEMENT ET LE CRIBLAGE DE NOUVEAUX AGENTS CICATRISANTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The association of statins and taxanes: an efficient combination trigger of cancer cell apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Follet</w:t>
+                <w:t xml:space="preserve">Laurent Corcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+                <w:t xml:space="preserve">Georges Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Garlick</w:t>
+                <w:t xml:space="preserve">Frédéric Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Egles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des plaies et cicatrisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.685-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2012.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467403v1</w:t>
+                <w:t xml:space="preserve">hal-00684528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to statins restricts human tumour growth in Nude mice.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rémy</w:t>
+                <w:t xml:space="preserve">LES ÉQUIVALENTS DE PEAU HUMAINE COMME MODÈLE PRÉ-CLINIQUE POUR LE DÉVELOPPEMENT ET LE CRIBLAGE DE NOUVEAUX AGENTS CICATRISANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hesry</w:t>
+                <w:t xml:space="preserve">Pascale Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Simon</w:t>
+                <w:t xml:space="preserve">Jonathan Garlick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Gillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des plaies et cicatrisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00658366v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptation to statins restricts human tumour growth in Nude mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hesry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-11-491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00658366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human caspase-7 is positively controlled by SREBP-1 and SREBP-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Metges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 420 (3), pp.473-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20082057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1290,51 +1411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soubirous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Detraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Follet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Grange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2025.100617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bouramdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevine Dzegang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;tam Kadiri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Slika" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yanze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2024.100540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Follet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vayssade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.09.065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6BG09TC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Follet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R&#233;my" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hesry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Auvray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082057" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;n&#233;rose Agbodjalou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra El Attaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kuete Lontsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kwekeu Kwedjin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Follet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soubirous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Detraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Condette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Follet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Grange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2025.100617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bouramdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevine Dzegang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;tam Kadiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda Slika" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yanze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2024.100540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowacki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Follet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vayssade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cambay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.09.065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6BG09TC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Corcos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baffet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Garlick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel R&#233;my" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hesry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-11-491" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Auvray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20082057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>