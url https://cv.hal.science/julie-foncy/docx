--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -683,295 +683,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
+                <w:t xml:space="preserve">Do mechanical forces induce a protumoural dialogue between the tumour and the adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fournié</w:t>
+                <w:t xml:space="preserve">Claire Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Venzac</w:t>
+                <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Foncy</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roul</w:t>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.103629. </w:t>
+              <w:t xml:space="preserve">Pancreatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pan.2023.06.460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116522v1</w:t>
+                <w:t xml:space="preserve">hal-04729109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical forces induce a protumoural dialogue between the tumour and the adjacent healthy tissue?</w:t>
+                <w:t xml:space="preserve">A microfluidics-assisted photopolymerization method for high-resolution multimaterial 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lac</w:t>
+                <w:t xml:space="preserve">Victor Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Delarue</w:t>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.e23. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.103629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pan.2023.06.460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729109v1</w:t>
+                <w:t xml:space="preserve">hal-04116522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Matrix Mechanical Properties and Regulation of the Intestinal Stem Cells: When Mechanics Control Fate</w:t>
               </w:r>
@@ -996,51 +996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2072,51 +2072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumoral mechanical stress reprograms adjacent tissue micro-environment to fuel pancreatic tumor progression: identification of a new subtype of activated fibroblasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Française pour la Recherche sur le Cancer du Pancréas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
@@ -2197,64 +2197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering 3D models of microenvironment for MicroPhysiological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,103 +2305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical forces induce a protumoral dialogue between the tumor and the adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Pancreatic Cancer Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
@@ -2430,64 +2430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FlowPrint platform : a microfluidic-assisted photopolymerization method for high-resolution multimaterial hydrogel printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,103 +2555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D device to decipher the impact of tumoral compressive solid stress on adjacent tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Translationnelles du GSO - Cancer du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
@@ -2680,103 +2680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical forces promote tumor progression via the establishment of a dialogue between the tumor and adjacent healthy tissue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Française de Recherche sur le Cancer du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
@@ -2930,103 +2930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forces mécaniques induisent-elles un dialogue protumoral entre la tumeur et le tissu sain adjacent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIème réunion du Club Français du Pancréas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
@@ -3055,77 +3055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-Fluidic 3D printing platform for micro-environment and tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trevisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,77 +3206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Matrice extracellulaire &amp; Cancer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
@@ -3871,103 +3871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue between pancreatic tumor and adjacent tissue: a relationship under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro-physiological models: From organoids to organs-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cargèse, France. 2024</w:t>
@@ -4022,64 +4022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4143,64 +4143,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,90 +4238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D device to decipher the impact of tumoral compressive solid stress on adjacent tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4359,77 +4359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D device to decipher the impact of tumoral compressive solid stress on adjacent tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foncy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5059,51 +5059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Kulkarni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Enriquez-Cabrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14151243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microarrays5040025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FH93WT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV38LKN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Webb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Batut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAT0043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467974v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Drobecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aigoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Minvielle Moncla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Escudero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drobecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onkar Kulkarni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Enriquez-Cabrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14151243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bousquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pan.2023.06.460" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04116522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fourni&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103629" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy-Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122629" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Creff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119404" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02392755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microarrays5040025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01484322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Crestel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Borges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848847v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bartual-Murgui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1FH93WT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV38LKN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Webb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Batut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilbert-Lepoutre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Fanjul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tribouillois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbareau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05475729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834102v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lac Claire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01687843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Sekli-Belaidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suresh Vajrala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Descamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duvan Rojas-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dior Sambe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pefaure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613897v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chistophe Cau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7792-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02003471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAT0043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>