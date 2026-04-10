--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1338,273 +1338,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214532v1</w:t>
+                <w:t xml:space="preserve">hal-03214531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214531v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
               </w:r>
@@ -1705,777 +1705,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Soupe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reynaud</w:t>
+                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263755v1</w:t>
+                <w:t xml:space="preserve">hal-04263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263749v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+                <w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Maillard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263735v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+                <w:t xml:space="preserve">Mohammad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Soupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263737v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t>
+                <w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Cazaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263742v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2595,1644 +2595,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Saint-Laurent marin, source de microorganismes nitrifiants efficaces pour le traitement des eaux usées froides et salées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Figueroa Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique Annuelle 2021 Québec Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627031v1</w:t>
+                <w:t xml:space="preserve">hal-04754429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Saint-Laurent marin, source de microorganismes nitrifiants efficaces pour le traitement des eaux usées froides et salées</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rétrospective et perspective des recherches en écologie menées sur les « boues rouges » de la Métropole Aix-Marseille Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique Annuelle 2021 Québec Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754429v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective et perspective des recherches en écologie menées sur les « boues rouges » de la Métropole Aix-Marseille Provence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéven Criquet</w:t>
+                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Burot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627027v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615185v1</w:t>
+                <w:t xml:space="preserve">hal-04624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189731v1</w:t>
+                <w:t xml:space="preserve">hal-04615185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
+              <w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624291v1</w:t>
+                <w:t xml:space="preserve">hal-03189731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Durand</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189719v1</w:t>
+                <w:t xml:space="preserve">hal-03189720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189716v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189726v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766402v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766471v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Marchal</w:t>
+                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t>
+              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189720v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
               </w:r>
@@ -4333,402 +4333,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">6th European Bioremediation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263801v1</w:t>
+                <w:t xml:space="preserve">hal-04263800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different soils, similar microbes</w:t>
+                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263772v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Different soils, similar microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bioremediation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Rhizosphere 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263800v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t>
               </w:r>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International phytotechnologies conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t>
@@ -4852,90 +4852,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés bactériennes et fongiques d’un site contaminé au Hg par une approche métagénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -4977,90 +4977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic analysis of microbial communities from a Hg-contaminated rhizospheric soil: diversity, structure and co-occurrence network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t>
@@ -5115,64 +5115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5240,77 +5240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Watch : 1st Emerging Topics meeting du réseau franco-suisse Environnement-Homme-Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Frasnes, France</w:t>
@@ -5371,90 +5371,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5505,103 +5505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increasing concentrations of unamended and gypsum modified bauxite residues on soil microbial community functions and structure – A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 201, pp.110847. </w:t>
@@ -5812,51 +5812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun S. Gweon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74, pp.795-809. </w:t>
@@ -5907,51 +5907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,866 +5989,902 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512323v1</w:t>
+                <w:t xml:space="preserve">hal-01512275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
+                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512324v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512321v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512275v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Didier Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.101-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil metatranscriptomics for mining eukaryotic heavy metal resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Doillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perrotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (10), pp.2829-2840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6858,91 +6894,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une hospitalisation en médecine interne sur les traitements chroniques des patients : étude prospective menée au Centre hospitalier Nord Vienne de Châtellerault en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-05360545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6952,114 +6988,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du phytomanagement de sites pollués par les éléments traces métalliques sur les micro-organismes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Franche-Comté, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BESA2090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02964813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7206,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Scheiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B&#233;ghin-Tanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Figueroa Mendez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemarchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05360545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02964813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Scheiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B&#233;ghin-Tanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Figueroa Mendez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemarchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05360545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02964813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>