--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1338,273 +1338,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214531v1</w:t>
+                <w:t xml:space="preserve">hal-03214532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214532v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
               </w:r>
@@ -1705,777 +1705,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+                <w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Cazaux</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263742v1</w:t>
+                <w:t xml:space="preserve">hal-04263749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Maillard</w:t>
+                <w:t xml:space="preserve">Nelly Soupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263735v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263749v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t>
+                <w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Assad</w:t>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263755v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263736v1</w:t>
+                <w:t xml:space="preserve">hal-04263737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t>
+                <w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Maillard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263737v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2595,1035 +2595,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Saint-Laurent marin, source de microorganismes nitrifiants efficaces pour le traitement des eaux usées froides et salées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique Annuelle 2021 Québec Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754429v1</w:t>
+                <w:t xml:space="preserve">hal-04627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrospective et perspective des recherches en écologie menées sur les « boues rouges » de la Métropole Aix-Marseille Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Criquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Saint-Laurent marin, source de microorganismes nitrifiants efficaces pour le traitement des eaux usées froides et salées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Figueroa Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique Annuelle 2021 Québec Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627031v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624291v1</w:t>
+                <w:t xml:space="preserve">hal-04615185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615185v1</w:t>
+                <w:t xml:space="preserve">hal-03189731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189731v1</w:t>
+                <w:t xml:space="preserve">hal-04624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t>
+              <w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189720v1</w:t>
+                <w:t xml:space="preserve">hal-03189716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Loïc Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3682,557 +3682,557 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189716v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189726v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766402v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Burot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766471v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
               </w:r>
@@ -4333,402 +4333,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bioremediation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263800v1</w:t>
+                <w:t xml:space="preserve">hal-04263801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
+                <w:t xml:space="preserve">Different soils, similar microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Rhizosphere 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263801v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different soils, similar microbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">6th European Bioremediation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263772v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t>
               </w:r>
@@ -4766,51 +4766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International phytotechnologies conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t>
@@ -4852,90 +4852,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés bactériennes et fongiques d’un site contaminé au Hg par une approche métagénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -4977,90 +4977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic analysis of microbial communities from a Hg-contaminated rhizospheric soil: diversity, structure and co-occurrence network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t>
@@ -5115,64 +5115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5240,77 +5240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Watch : 1st Emerging Topics meeting du réseau franco-suisse Environnement-Homme-Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Frasnes, France</w:t>
@@ -5371,90 +5371,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5505,103 +5505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increasing concentrations of unamended and gypsum modified bauxite residues on soil microbial community functions and structure – A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fourrier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 201, pp.110847. </w:t>
@@ -5754,457 +5754,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Metabarcoding Reveals Contrasting Belowground and Aboveground Fungal Communities from Poplar at a Hg Phytomanagement Site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Foulon</w:t>
+                <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun S. Gweon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0984-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518636v1</w:t>
+                <w:t xml:space="preserve">hal-01512273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Yung</w:t>
+                <w:t xml:space="preserve">Environmental Metabarcoding Reveals Contrasting Belowground and Aboveground Fungal Communities from Poplar at a Hg Phytomanagement Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun S. Gweon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.795-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0984-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01512273v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Martino</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512275v1</w:t>
+                <w:t xml:space="preserve">hal-01512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6213,435 +6213,435 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512324v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw144. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512321v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Scheiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B&#233;ghin-Tanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Figueroa Mendez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemarchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05360545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02964813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Scheiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B&#233;ghin-Tanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Figueroa Mendez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemarchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05360545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02964813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>