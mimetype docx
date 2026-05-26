--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1338,273 +1338,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214532v1</w:t>
+                <w:t xml:space="preserve">hal-03214531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contamined sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214531v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
               </w:r>
@@ -1705,527 +1705,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263749v1</w:t>
+                <w:t xml:space="preserve">hal-04263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Soupe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reynaud</w:t>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263755v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning tailing pond into soil as revealed by metagenomic and microbial network analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet PROLIPHYT : Accroitre le potentiel de production de ligneux phytoremédiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battle Karimi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Maillard</w:t>
+                <w:t xml:space="preserve">Nelly Soupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263735v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoremédiation assistée par des microorganismes symbiotiques : vers l’utilisation de consortia microbiens performants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263736v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bacterial diversity of a chlor-alkali and Hg-enriched tailing pond</w:t>
               </w:r>
@@ -2250,64 +2250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
@@ -2330,152 +2330,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing of microbial communities from a mercury polluted soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of phytomanagement practices on microbial communities as revealed by next-generation sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Foulon</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Meeting of the Society of Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263742v1</w:t>
+                <w:t xml:space="preserve">hal-04263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2595,523 +2595,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétrospective et perspective des recherches en écologie menées sur les « boues rouges » de la Métropole Aix-Marseille Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéven Criquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627031v1</w:t>
+                <w:t xml:space="preserve">hal-04627027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective et perspective des recherches en écologie menées sur les « boues rouges » de la Métropole Aix-Marseille Provence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Saint-Laurent marin, source de microorganismes nitrifiants efficaces pour le traitement des eaux usées froides et salées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Figueroa Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Réunion Scientifique Annuelle 2021 Québec Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627027v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Saint-Laurent marin, source de microorganismes nitrifiants efficaces pour le traitement des eaux usées froides et salées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenomic insights into the microbial diversity of bauxite residues in the mining basin of Provence and the Marseille agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Scientifique Annuelle 2021 Québec Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754429v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615185v1</w:t>
+                <w:t xml:space="preserve">hal-04624291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t>
               </w:r>
@@ -3212,1027 +3212,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par métabarcoding de la diversité microbienne de sols enrichis en boues rouges du Bassin Minier de Provence et de l'agglomération marseillaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Soil, plant and red mud: Case study of two deposits in Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Gardanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624291v1</w:t>
+                <w:t xml:space="preserve">hal-04615185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189716v1</w:t>
+                <w:t xml:space="preserve">hal-03189720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of Dark-Septate-Endophytes towards their use in the phytomanagement of metal contaminated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop COST FA1103 - Endophytes in Biotechnology and Agriculture. SUSTAIN Conference: Endophytes for a growing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189722v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Foulon</w:t>
+                <w:t xml:space="preserve">Biomass, mineralomass and microbial communities at poplar phytomanagement sites: a ten-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Durand</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189719v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+                <w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189726v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental metabarcoding as a relevant tool to reveal structure and composition of microbial communities at phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AQUACONSOIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766402v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Environmental metabarcoding as a tool to reveal structure and composition of microbial communities in anthropogenic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
+              <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766471v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of arbuscular mycorhizal and dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contamined sites?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Marchal</w:t>
+                <w:t xml:space="preserve">Étude écosystémique d’un dépôt de résidus de bauxite en Provence : le cas du crassier du Griffon, Vitrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Burot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mycorrhiza (ICOM 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.291</w:t>
+              <w:t xml:space="preserve">Séminaire de l’OHM-BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bouc-Bel-Air, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189720v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of dark septate endophytes: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
               </w:r>
@@ -4333,609 +4333,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">6th European Bioremediation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263801v1</w:t>
+                <w:t xml:space="preserve">hal-04263800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different soils, similar microbes</w:t>
+                <w:t xml:space="preserve">Phytomanagement of contaminated lands: considerations from above-and below-ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263772v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of dark-septate endophytic fungi: towards their use in the phytomanagement of metal-contaminated sites?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Different soils, similar microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bioremediation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Rhizosphere 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263800v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metagenomic analysis of microbial communities from a Hg-contaminated rhizospheric soil: diversity, structure and co-occurrence network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battle Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International phytotechnologies conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t>
+              <w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855568v1</w:t>
+                <w:t xml:space="preserve">hal-04263767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés bactériennes et fongiques d’un site contaminé au Hg par une approche métagénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -4958,152 +4958,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic analysis of microbial communities from a Hg-contaminated rhizospheric soil: diversity, structure and co-occurrence network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Battle Karimi</w:t>
+                <w:t xml:space="preserve">Large scale demonstration of tree-based phytostabilization assisted by symbiotic fungi of metal-contaminated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Cazaux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">11. International phytotechnologies conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263767v1</w:t>
+                <w:t xml:space="preserve">ineris-01855568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation sequencing of microbial communities from a poplar plantation in a phytoremediaiton perspective</w:t>
               </w:r>
@@ -5115,64 +5115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5240,77 +5240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Watch : 1st Emerging Topics meeting du réseau franco-suisse Environnement-Homme-Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Frasnes, France</w:t>
@@ -5371,90 +5371,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Raw and Gypsum Modified Bauxite Residues Affect Seed Germination, Enzyme Activities, and Root Development of Sinapis alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5505,103 +5505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increasing concentrations of unamended and gypsum modified bauxite residues on soil microbial community functions and structure – A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 201, pp.110847. </w:t>
@@ -5773,51 +5773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,51 +5958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun S. Gweon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74, pp.795-809. </w:t>
@@ -6034,614 +6034,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Blaudez</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512324v1</w:t>
+                <w:t xml:space="preserve">hal-01512275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
+                <w:t xml:space="preserve">Impact of poplar-based phytomanagement on soil properties and microbial communities in a metal-contaminated site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01512323v1</w:t>
+                <w:t xml:space="preserve">hal-01512324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental metabarcoding reveals contrasting microbial communities at two poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zappelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 571, pp.1230 - 1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512321v1</w:t>
+                <w:t xml:space="preserve">hal-01512323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant growth promotion, metabolite production and metal tolerance of dark septate endophytes isolated from metal-polluted poplar phytomanagement sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blaudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (10), pp.fiw144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512275v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and complexity of microbial communities from a chlor-alkali tailings dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zappelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battle Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Scheiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B&#233;ghin-Tanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Figueroa Mendez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemarchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05360545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02964813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Scheiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B&#233;ghin-Tanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Puygrenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Figueroa Mendez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemarchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Valot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Assad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Soupe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Burot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Viard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189716v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189726v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263804v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05232-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10795-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun S. Gweon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0984-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.151" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7D53TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw144" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372435v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Didier Lacercat-Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Maillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSHT7CTB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lehembre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JW381SD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05360545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02964813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BESA2090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>